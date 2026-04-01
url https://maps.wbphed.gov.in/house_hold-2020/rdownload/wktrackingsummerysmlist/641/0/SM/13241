--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -284,68 +284,50 @@
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
-    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
-[...16 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying of new UPVC/DI Pipeline for interconnection in the distribution system and bridge/culvert crossing and other allied works in connection with Baruipara PWSS Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
@@ -354,50 +336,68 @@
     <t>675/ALD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (PASCHIM CHENGMARI and others) under JJM in the BLOCK: Kumargram, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1347/NMD-II</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of DI specials and CI Jeffy coupling for Baruipara Water Supply Scheme (SM/13241) of Kumargram Block under Alipurduar Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000523/2023-2024</t>
+  </si>
+  <si>
+    <t>842/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -808,51 +808,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1583,310 +1583,310 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>18.14</v>
+        <v>726.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>726.15</v>
+        <v>29.05</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>29.05</v>
+        <v>26.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>26.74</v>
+        <v>15.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
-        <v>1412.41</v>
+        <v>1409.42</v>
       </c>
       <c r="P18" s="8">
         <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>0</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>