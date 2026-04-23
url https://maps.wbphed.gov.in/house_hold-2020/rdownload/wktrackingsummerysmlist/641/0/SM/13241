--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1435,54 +1435,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>403.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>186.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>46.17</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1845,54 +1845,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1409.42</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>186.44</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>13.23</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>