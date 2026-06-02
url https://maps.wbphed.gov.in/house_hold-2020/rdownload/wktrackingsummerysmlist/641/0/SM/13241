--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1136,54 +1136,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>34.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1811,88 +1811,88 @@
       <c r="I17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>15.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>15.15</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>55</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1409.42</v>
       </c>
       <c r="P18" s="8">
-        <v>186.44</v>
+        <v>235.85</v>
       </c>
       <c r="Q18" s="8">
-        <v>13.23</v>
+        <v>16.73</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>