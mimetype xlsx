--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,68 @@
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of DI specials and CI Jeffy coupling for Baruipara Water Supply Scheme (SM/13241) of Kumargram Block under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000523/2023-2024</t>
   </si>
   <si>
     <t>842/ALD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1825,87 +1843,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>15.15</v>
       </c>
       <c r="Q17" s="4">
         <v>15.15</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>55</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>15</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1427.55</v>
+      </c>
+      <c r="P19" s="8">
+        <v>235.85</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>16.52</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>