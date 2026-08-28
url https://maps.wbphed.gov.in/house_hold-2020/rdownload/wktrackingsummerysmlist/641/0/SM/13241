--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -80,254 +80,290 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kumargram</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>BARUIPARA AND ADJOINING MOUZAS PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13241</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Cons. of pump house and Sinking of 250 mm x 200 mm X 150 mtr Big dia TW at HW site and 2nd site, LDS with UPVC pipeline, Cons. of 200 Cum OHR as per Departmental Design and drawing inclu. Soil testing, providing FHTC and others allied works for BARUIPARA PWSS under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000429/2022-2023</t>
+  </si>
+  <si>
+    <t>2856/ALD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>TAPAN CHANDA</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>BARUIPARA AND ADJOINING MOUZAS PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARUIPARA TG water supply scheme, TW no I and II under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000831/2023-2024</t>
   </si>
   <si>
     <t>2412/NMD-II</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Alipurduar Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing balance FHTC for Baruipara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000211/2023-2024</t>
   </si>
   <si>
     <t>1565/ALD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>RAMEN DEY &amp; CO</t>
   </si>
   <si>
+    <t>Supply of DI pipe &amp; CI special for Baruipara PWSS under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>391/ALD</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>18/06/2023</t>
+  </si>
+  <si>
+    <t>HARI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>1278/ALD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply of DI pipe &amp; CI special for Baruipara PWSS under Alipurduar Division PHE Dte.</t>
-[...17 lines deleted...]
-    <t>HARI CONSTRUCTION</t>
+    <t>Supply of DI specials and CI Jeffy coupling for Baruipara Water Supply Scheme (SM/13241) of Kumargram Block under Alipurduar Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000523/2023-2024</t>
+  </si>
+  <si>
+    <t>842/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>RTOR000103/2023-2024</t>
   </si>
   <si>
     <t>127/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>RTOR000044/2024-2025</t>
   </si>
   <si>
     <t>4260/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charges for Baruipara pwss PH NO-I under NMD-II</t>
+  </si>
+  <si>
+    <t>BILL/01181/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-326/24-25</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>New Service Connection Charges for Baruipara pwss PH NO-II</t>
   </si>
   <si>
     <t>BILL/00860/2024-2025</t>
   </si>
   <si>
     <t>BP-261/24-25</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...31 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001206/2024-2025</t>
   </si>
   <si>
     <t>820/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>WATER TECH</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying of new UPVC/DI Pipeline for interconnection in the distribution system and bridge/culvert crossing and other allied works in connection with Baruipara PWSS Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
@@ -336,86 +372,50 @@
     <t>675/ALD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (PASCHIM CHENGMARI and others) under JJM in the BLOCK: Kumargram, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1347/NMD-II</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,60 +966,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.42</v>
+        <v>403.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>186.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -1029,857 +1029,857 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.89</v>
+        <v>18.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.57</v>
+        <v>4.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>34.33</v>
       </c>
       <c r="Q6" s="4">
         <v>34.27</v>
       </c>
       <c r="R6" s="4">
         <v>99.82</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>8.85</v>
+        <v>12.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>13.75</v>
+        <v>15.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>5.87</v>
+        <v>8.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>5.85</v>
+        <v>13.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>403.77</v>
+        <v>5.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>186.44</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>46.17</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>29.68</v>
+        <v>5.87</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>74.36</v>
+        <v>29.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>726.15</v>
+        <v>74.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>29.05</v>
+        <v>18.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>26.74</v>
+        <v>726.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="P17" s="4">
-        <v>15.15</v>
+        <v>29.05</v>
       </c>
       <c r="Q17" s="4">
-        <v>15.15</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
@@ -1889,60 +1889,60 @@
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>18.14</v>
+        <v>26.74</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1427.55</v>