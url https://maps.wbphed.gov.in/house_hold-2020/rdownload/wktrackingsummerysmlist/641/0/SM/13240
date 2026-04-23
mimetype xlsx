--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -1179,54 +1179,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>312.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>201.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>64.66</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1465,54 +1465,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1252.91</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>201.82</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>16.11</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>