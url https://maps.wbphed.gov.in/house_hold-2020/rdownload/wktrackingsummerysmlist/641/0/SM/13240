--- v3 (2026-04-23)
+++ v4 (2026-08-28)
@@ -80,249 +80,249 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kumargram</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>PASCHIM CHENGMARI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13240</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Cons. of P/H and T/W Boring by ODEX-165 Method of drilling at HW and 2nd site , LDS with UPVC P/L including rising main and delivery connection, Cons. of 200 Cum OHR as per Departmental Design &amp; drawing , providing FHTC and others allied works for PASCHIM CHENGMARI PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000435/2022-2023</t>
+  </si>
+  <si>
+    <t>2862/ALD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SSB CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC for PASCHIM CHENGMARI PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000248/2023-2024</t>
+  </si>
+  <si>
+    <t>1590/ALD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>ANKIT SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of new UPVC/DI pipeline for filling of Gap in the distribution system and laying of delivery line connection, land development works, construction of surface drain, pathway, supply of CIDF specials and other allied works in connection with the Paschim Chengmari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2023-2024</t>
+  </si>
+  <si>
+    <t>2523/ALD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>PASCHIM CHENGMARI PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Paschim Chengmari Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>2484/NMD-II</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT PASCHIM CHENGMARI PWSS PH NO-II</t>
   </si>
   <si>
     <t>BILL/00034/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-27</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT PASCHIM CHENGMARI PWSS PH NO-I</t>
   </si>
   <si>
     <t>BILL/00033/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-14</t>
   </si>
   <si>
-    <t>Alipurduar Division</t>
-[...46 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2023-2024</t>
   </si>
   <si>
     <t>133/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Cons. of P/H and T/W Boring by ODEX-165 Method of drilling at HW and 2nd site , LDS with UPVC P/L including rising main and delivery connection, Cons. of 200 Cum OHR as per Departmental Design &amp; drawing , providing FHTC and others allied works for PASCHIM CHENGMARI PWSS Under Alipurduar Division PHE DTE.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (PASCHIM CHENGMARI and others) under JJM in the BLOCK: Kumargram, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1347/NMD-II</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,448 +851,448 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.21</v>
+        <v>312.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>201.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.66</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.21</v>
+        <v>1.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>1.66</v>
+        <v>83.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>48.17</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.65</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>83.57</v>
+        <v>20.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.91</v>
       </c>
       <c r="S6" s="4">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.72</v>
+        <v>1.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>312.15</v>
+        <v>1.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>201.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>64.66</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>74.36</v>
+        <v>5.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1302,217 +1302,217 @@
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>726.15</v>
+        <v>74.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>26.74</v>
+        <v>726.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>20.14</v>
+        <v>26.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1252.91</v>
       </c>
       <c r="P13" s="8">
-        <v>201.82</v>
+        <v>270</v>
       </c>
       <c r="Q13" s="8">
-        <v>16.11</v>
+        <v>21.55</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>