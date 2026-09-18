--- v3 (2026-08-28)
+++ v4 (2026-09-18)
@@ -251,51 +251,51 @@
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Madarihat-Birpara Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1048/ALD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini, Madarihat -Birpara ,kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>1332/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>