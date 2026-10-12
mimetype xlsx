--- v7 (2026-08-28)
+++ v8 (2026-10-12)
@@ -230,116 +230,116 @@
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>MOYTEC</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>185/ALD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation for the work of "Entry of data for house Connection (JJM) of PWSS in website under Alipurduar division, PHE Dte. "</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000347/2024-2025</t>
+  </si>
+  <si>
+    <t>3425/ALD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>TAPASH KUMAR BHOWMICK</t>
+  </si>
+  <si>
     <t>Continuation of work of "Hiring of Diesel Vehicle Maxi Cab (At least 7 seater ) for Deputy Superintending Engineer, North Bengal Circle-I , P.H.E. Dte.(from 01.03.2024 to 31.07.2024)"</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>602/ALD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>MAHENDRA CHHETRI</t>
   </si>
   <si>
     <t>Construction of a pump house at Old Hasimara HW Site PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000476/2023-2024</t>
   </si>
   <si>
     <t>694/ALD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>AMIT BARDHAN</t>
   </si>
   <si>
-    <t>Continuation for the work of "Entry of data for house Connection (JJM) of PWSS in website under Alipurduar division, PHE Dte. "</t>
-[...22 lines deleted...]
-  <si>
     <t>Continuation order for the work of "Collection of house hold details at prescribed format through mobile app/Hard Copy including Geo-reference as directed by the E.I.C. and submission the same to PHE Dte. (in soft copy) Part-B"</t>
   </si>
   <si>
     <t>ORD/000346/2024-2025</t>
   </si>
   <si>
     <t>3424/ALD</t>
   </si>
   <si>
     <t>RTOR000006/2024-2025</t>
   </si>
   <si>
     <t>3611/ALD</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>Restoration of pipeline for Gap filling and other allied works under Hasimara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000453/2024-2025</t>
@@ -437,50 +437,62 @@
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>SWARAN ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for the work of Entry of data for house Connection (JJM) of PWSS in website under Alipurduar division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>343/ALD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
+    <t>Continuation for the work of Collection of house hold details at prescribed format through mobile app/Hard Copy including Geo-reference as directed by the E.I.C. and submission the same to PHE Dte. in soft copy.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2025-2026</t>
+  </si>
+  <si>
+    <t>344/ALD</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
     <t>Reparing of Pump House at 3rd site of MADHU TG PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>1576/ALD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>NARENDRA BHADANI.</t>
   </si>
   <si>
     <t>Reparing of Pump House at Headwork site of MADHU TG PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000140/2025-2026</t>
   </si>
   <si>
     <t>1577/ALD</t>
@@ -513,62 +525,50 @@
     <t>Painting of Old OHR of 300 cum at Madhu under Augmentation of Hasimara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000197/2025-2026</t>
   </si>
   <si>
     <t>2104/ALD</t>
   </si>
   <si>
     <t>Sinking of 1nos Big dia Tubewell (250 x 200 x 150 mm dia) by modified DTH-ODEX of drilling for Augmentation of new Hasimara PWSS site within Kalchini Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000415/2024-2025</t>
   </si>
   <si>
     <t>4593/ALD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
-  </si>
-[...10 lines deleted...]
-    <t>27/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1517,252 +1517,252 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>2</v>
+        <v>4.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P11" s="4">
-        <v>7.2</v>
+        <v>2</v>
       </c>
       <c r="Q11" s="4">
-        <v>6.41</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>89.14</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
-        <v>4.29</v>
+        <v>7.2</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.14</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>4.67</v>
       </c>
       <c r="Q13" s="4">
         <v>1.24</v>
       </c>
       <c r="R13" s="4">
         <v>26.48</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
@@ -2180,505 +2180,505 @@
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="P21" s="4">
         <v>4.29</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="P22" s="4">
-        <v>0.78</v>
+        <v>4.67</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="P23" s="4">
-        <v>0.94</v>
+        <v>0.78</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="P24" s="4">
         <v>0.94</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="P25" s="4">
-        <v>6.46</v>
+        <v>0.94</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="P26" s="4">
-        <v>3.39</v>
+        <v>6.46</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="P27" s="4">
-        <v>15.95</v>
+        <v>3.39</v>
       </c>
       <c r="Q27" s="4">
-        <v>9.92</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>62.17</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>4.67</v>
+        <v>15.95</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>62.17</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>