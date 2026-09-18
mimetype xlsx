--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -272,51 +272,51 @@
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Madarihat-Birpara Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1048/ALD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Laying of different dia DI, UPVC pipeline, &amp; other works for Uttar Sishubari PWSS, under Alipurduar Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>ORD/000237/2025-2026</t>
   </si>
   <si>
     <t>3183/ALD</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 