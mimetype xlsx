--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -311,81 +311,63 @@
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
-    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+    <t>Reparing of Pump House at Headwork site of Kaijali Basty PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2024-2025</t>
+  </si>
+  <si>
+    <t>5381/ALD</t>
+  </si>
+  <si>
+    <t>Laying Rising Main, providing FHTC, Repairing existing Pipe line, Restoration of FHTC at 4th TW site and Gap filing in distribution system at Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>Laying Rising Main, providing FHTC, Repairing existing Pipe line, Restoration of FHTC at 4th TW site and Gap filing in distribution system at Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>1186/ALD</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>RAMEN DEY &amp; CO</t>
   </si>
   <si>
     <t>Restoration of damaged FHTCs of Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1187/ALD</t>
   </si>
@@ -801,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1712,305 +1694,244 @@
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>18.14</v>
+        <v>0.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.94</v>
+        <v>15.59</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="P18" s="4">
-        <v>15.59</v>
+        <v>4</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>369.16</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>