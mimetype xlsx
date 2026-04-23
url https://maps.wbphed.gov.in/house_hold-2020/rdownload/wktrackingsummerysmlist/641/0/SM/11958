--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -946,54 +946,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1007,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>17.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.05</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1361,54 +1361,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>70.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>44.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.84</v>
       </c>
       <c r="S10" s="4">
         <v>68</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1871,54 +1871,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>369.16</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>51.02</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>13.82</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>