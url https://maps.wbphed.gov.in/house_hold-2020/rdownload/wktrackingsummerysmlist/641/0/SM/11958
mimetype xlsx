--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,62 @@
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>1186/ALD</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>RAMEN DEY &amp; CO</t>
   </si>
   <si>
     <t>Restoration of damaged FHTCs of Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1187/ALD</t>
   </si>
   <si>
     <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>Land development works, Construction of surface drain, pathway, and other allied works at Kaijali Busty 4th tube well site with the Augmentation of Kaijali Busty PWSS Under Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE.(SM/11958)</t>
+  </si>
+  <si>
+    <t>ORD/000220/2024-2025</t>
+  </si>
+  <si>
+    <t>2273/ALD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1007,54 +1019,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>17.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.58</v>
+        <v>16.17</v>
       </c>
       <c r="R4" s="4">
-        <v>32.05</v>
+        <v>92.85</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1239,54 +1251,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>3.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1361,54 +1373,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>70.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>44.79</v>
+        <v>60.09</v>
       </c>
       <c r="R10" s="4">
-        <v>63.84</v>
+        <v>85.64</v>
       </c>
       <c r="S10" s="4">
         <v>68</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1422,54 +1434,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P11" s="4">
         <v>68.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>66.32</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.64</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1540,54 +1552,54 @@
       <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>25.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>46.82</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1851,87 +1863,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
         <v>4</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>4.24</v>
+      </c>
+      <c r="R19" s="4">
+        <v>98.95</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>373.45</v>
+      </c>
+      <c r="P20" s="8">
+        <v>159.39</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>42.68</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>