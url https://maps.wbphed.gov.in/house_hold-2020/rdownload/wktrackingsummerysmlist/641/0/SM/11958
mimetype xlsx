--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,83 @@
     <t>RAMEN DEY &amp; CO</t>
   </si>
   <si>
     <t>Restoration of damaged FHTCs of Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1187/ALD</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>Land development works, Construction of surface drain, pathway, and other allied works at Kaijali Busty 4th tube well site with the Augmentation of Kaijali Busty PWSS Under Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE.(SM/11958)</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>2273/ALD</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RTOR000006/2025-2026</t>
+  </si>
+  <si>
+    <t>1564/ALD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>RTOR000009/2025-2026</t>
+  </si>
+  <si>
+    <t>1567/ALD</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1924,87 +1957,262 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P19" s="4">
         <v>4.28</v>
       </c>
       <c r="Q19" s="4">
         <v>4.24</v>
       </c>
       <c r="R19" s="4">
         <v>98.95</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P20" s="4">
+        <v>6.91</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.91</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P22" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>15</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>405.4</v>
+      </c>
+      <c r="P23" s="8">
+        <v>159.39</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>39.32</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>