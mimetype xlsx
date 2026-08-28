--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -89,357 +89,357 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF KAIJALI BASTY WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11958</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 200 cum OHR as per Departmental Design and drawing at KAIJALI BUSTY PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000353/2022-2023</t>
+  </si>
+  <si>
+    <t>2497/ALD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>MAHENDRA CHHETRI</t>
+  </si>
+  <si>
+    <t>Tube well Boring by ODEX-165 method of drilling at 3rd TWsite including laying Distribution system with new HDPE Pipeline (Part-A), Providing FHTC and other allied works for augmentation of KAIJALI BUSTY PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>2240/ALD</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>13/07/2024</t>
+  </si>
+  <si>
+    <t>KAMALESH ROY</t>
+  </si>
+  <si>
     <t>Soil investigation works for proposed overhead reservoir of KAIJALI BUSTI PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000339/2022-2023</t>
   </si>
   <si>
     <t>2248/ALD</t>
   </si>
   <si>
-    <t>21/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>K S GROUP</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2022-2023</t>
+  </si>
+  <si>
+    <t>1588/ALD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Kaijali Basty Water Supply Scheme TW No.- I and II under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000893/2023-2024</t>
+  </si>
+  <si>
+    <t>2480/NMD-II</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>DIAMOND ELECTRICAL WORKS</t>
+  </si>
+  <si>
     <t>Tubewell boring by ODEX-165 method of drilling, construction of Pump House, Boundary wall at proposed 4th TW site of Kaijali PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000004/2023-2024</t>
   </si>
   <si>
     <t>07/ALD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>PRITAM DAS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...16 lines deleted...]
-  <si>
     <t>QUATATION</t>
   </si>
   <si>
     <t>BILL/02208/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-484</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION</t>
   </si>
   <si>
     <t>BILL/02209/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-485</t>
   </si>
   <si>
     <t>Land development works, Construction of surface drain, pathway, and other allied works at Kaijali Busty 3rd tube well site with the Augmentation of Kaijili Busty PWSS Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE.(SM/11958)</t>
   </si>
   <si>
     <t>ORD/000221/2024-2025</t>
   </si>
   <si>
     <t>2274/ALD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
-    <t>KAMALESH ROY</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of new HDPE pipeline for interconnection in the distribution system and bridge/culvert crossing land developmentworks, construction of surface drain, pathway and other allied works in connection with the Augmentation of KAijali Basty PWSS (SM/11958) under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000392/2024-2025</t>
   </si>
   <si>
     <t>3958/ALD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
-    <t>MAHENDRA CHHETRI</t>
-[...26 lines deleted...]
-    <t>05/06/2024</t>
+    <t>Land development works, Construction of surface drain, pathway, and other allied works at Kaijali Busty 4th tube well site with the Augmentation of Kaijali Busty PWSS Under Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE.(SM/11958)</t>
+  </si>
+  <si>
+    <t>ORD/000220/2024-2025</t>
+  </si>
+  <si>
+    <t>2273/ALD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RAMEN DEY &amp; CO</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>3609/ALD</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Kaijali Basty Water Supply Scheme TW No.- I and II under NMD-II,PHE.Dte,Apd.</t>
-[...22 lines deleted...]
-  <si>
     <t>Reparing of Pump House at 2nd TW site of Kaijali Basty PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000566/2024-2025</t>
   </si>
   <si>
     <t>5382/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>TAPASH KUMAR BHOWMICK</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Reparing of Pump House at Headwork site of Kaijali Basty PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000565/2024-2025</t>
   </si>
   <si>
     <t>5381/ALD</t>
   </si>
   <si>
     <t>Laying Rising Main, providing FHTC, Repairing existing Pipe line, Restoration of FHTC at 4th TW site and Gap filing in distribution system at Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>1186/ALD</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
-    <t>RAMEN DEY &amp; CO</t>
-[...1 lines deleted...]
-  <si>
     <t>Restoration of damaged FHTCs of Kaijali Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1187/ALD</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
-    <t>Land development works, Construction of surface drain, pathway, and other allied works at Kaijali Busty 4th tube well site with the Augmentation of Kaijali Busty PWSS Under Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE.(SM/11958)</t>
-[...10 lines deleted...]
-  <si>
     <t>RTOR000006/2025-2026</t>
   </si>
   <si>
     <t>1564/ALD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>RTOR000009/2025-2026</t>
   </si>
   <si>
     <t>1567/ALD</t>
-  </si>
-[...16 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -988,60 +988,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.65</v>
+        <v>68.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.65</v>
+        <v>66.32</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>96.64</v>
       </c>
       <c r="S3" s="4">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1049,1126 +1049,1126 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>17.41</v>
+        <v>70.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.17</v>
+        <v>60.09</v>
       </c>
       <c r="R4" s="4">
-        <v>92.85</v>
+        <v>85.64</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>30.75</v>
+        <v>0.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.11</v>
+        <v>30.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>11.22</v>
+        <v>25.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.82</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>3.84</v>
+        <v>17.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.18</v>
+        <v>16.17</v>
       </c>
       <c r="R8" s="4">
-        <v>4.68</v>
+        <v>92.85</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>29.4</v>
+        <v>5.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>70.16</v>
+        <v>11.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>60.09</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>85.64</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>68.63</v>
+        <v>3.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>66.32</v>
+        <v>0.18</v>
       </c>
       <c r="R11" s="4">
-        <v>96.64</v>
+        <v>4.68</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>11.11</v>
+        <v>29.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>25.08</v>
+        <v>4.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.74</v>
+        <v>4.24</v>
       </c>
       <c r="R13" s="4">
-        <v>46.82</v>
+        <v>98.95</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="P14" s="4">
-        <v>0.92</v>
+        <v>11.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>74.36</v>
+        <v>0.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>0.94</v>
+        <v>74.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>15.59</v>
+        <v>18.14</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="P18" s="4">
-        <v>4</v>
+        <v>0.94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>56</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="P19" s="4">
-        <v>4.28</v>
+        <v>15.59</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.24</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>98.95</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>119</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>105</v>
+      </c>
       <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="P20" s="4">
-        <v>6.91</v>
+        <v>4</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P21" s="4">
         <v>6.91</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="P22" s="4">
-        <v>18.14</v>
+        <v>6.91</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>405.4</v>