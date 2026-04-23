--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -943,54 +943,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.35</v>
       </c>
       <c r="S3" s="4">
         <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1004,54 +1004,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>6.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1065,54 +1065,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>12</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1126,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>10.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.77</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>3.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>12</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1248,54 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>40.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S8" s="4">
         <v>51</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1549,54 +1549,54 @@
       <c r="I13" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>18.77</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.6</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="S13" s="4">
         <v>87</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1766,54 +1766,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>198.63</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>44.96</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>22.64</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>