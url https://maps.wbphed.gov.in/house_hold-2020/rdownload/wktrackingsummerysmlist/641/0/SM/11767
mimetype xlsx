--- v3 (2026-04-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,321 +77,339 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF LANKAPARA TG FOR LONKAPARA HAT AREA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11767</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing House connection at LANKAPARA TG (Part-A) PWSS under Alipuduar Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000364/2020-2021</t>
+  </si>
+  <si>
+    <t>1807/ALD</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bridge Crossing and Laying of DI/MS/HDPE Distribution pipe line for the LANKAPARA WSS under Alipurduar Division, PHE Dte. Dist-Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2020-2021</t>
+  </si>
+  <si>
+    <t>1282/ALD</t>
+  </si>
+  <si>
+    <t>05/01/2021</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>AUGMENTATION OF LANKAPARA TG FOR LONKAPARA HAT AREA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Yard lighting arrangement at Lankapara Water supply scheme ( Head Work site ) Under Northern Mechanical Division-II P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000644/2021-2022</t>
+  </si>
+  <si>
+    <t>1103/NMD-II</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of 30 KVA, Servo Motor operated Copper wound line voltage stabilizer of Lankapara Water Supply scheme T/W No.VI NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000777/2021-2022</t>
   </si>
   <si>
     <t>166/NMD-II</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>M/S A.D ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of submersible pumping machinery including auto cum manual control panel and other related accessories of Lankapara Water Supply Scheme TW No.-VI under NMD-II,PHE Dte Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000824/2021-2022</t>
+  </si>
+  <si>
+    <t>204/NMD-II</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>26/03/2022</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Construction of river bank protection wall with wire create and land filling near 3 No. PHE pump house at SK Line under Lankapara GP within Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000352/2022-2023</t>
+  </si>
+  <si>
+    <t>2496/ALD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>RATAN DUTTA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 30 KVA, Servo Motor operated Copper wound line voltage stabilizer Lankapara Water Supply Scheme TW No.-V under NMD-II,PHE.Dte,Coochbehar.</t>
+  </si>
+  <si>
+    <t>ORD/000859/2021-2022</t>
+  </si>
+  <si>
+    <t>185/ NMD-II</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>M/S PALI DEB ENGINEERING</t>
+  </si>
+  <si>
+    <t>Tube well Boring by ODEX-195 Method of drilling of Constructions of 1no. pump house, boundary wall, distribution line with FHTC for Lankapara 20no. Line for Augmentation of Lankapara TG for Lonkapara Hat Area PWSS Under Birpara Sub-Division, Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000449/2022-2023</t>
+  </si>
+  <si>
+    <t>2920/ALD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>SUDDHYA SING LAMA</t>
+  </si>
+  <si>
+    <t>Distribution line for Lankapara Sukundi line and adjoining areas for Augmentation of Lankapara TG for Lonkapara Hat PWSS under Birpara Sub-Division, Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2022-2023</t>
+  </si>
+  <si>
+    <t>3318/ALD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL ROY</t>
+  </si>
+  <si>
     <t>Supply,deliver and installation of open well pumping machineries and allied works at CWR of Lankapara W/S SCHEME under NMD-II, in the dist. of Alipurduar</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>30/AMSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
-    <t>SARKAR ELECTRIC</t>
-[...79 lines deleted...]
-  <si>
     <t>Laying of DI &amp; HDPE pipeline, River and road crossing construction of valve chamber, community water tank and other misc. works for Lonkapara PWSS, Birpara Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>ORD/000370/2023-2024</t>
   </si>
   <si>
     <t>86/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>Laying of DI &amp; HDPE pipeline, construction of valve chamber and other works for Tulshipara TG at Lonkapara PWSS, Birpara Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000366/2023-2024</t>
   </si>
   <si>
     <t>82/ALD</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>SUBIR GHOSH</t>
   </si>
   <si>
-    <t>Construction of river bank protection wall with wire create and land filling near 3 No. PHE pump house at SK Line under Lankapara GP within Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>New service connection charges for LANKAPARA HAT 20 NO LINE PWSS PH NO-1</t>
   </si>
   <si>
     <t>BILL/00736/2024-2025</t>
   </si>
   <si>
     <t>BP-194/24-25</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Distribution line for Lankapara Sukundi line and adjoining areas for Augmentation of Lankapara TG for Lonkapara Hat PWSS under Birpara Sub-Division, Alipurduar Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Route surveying and revalidation of Household data with digitization of LDS for Lankapara (Zone-I, Zone-II &amp; Zone-III) PWSS under Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1181/ALD</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Bridge Crossing and Laying of DI/MS/HDPE Distribution pipe line for the LANKAPARA WSS under Alipurduar Division, PHE Dte. Dist-Alipurduar.</t>
-[...32 lines deleted...]
-    <t>31/08/2023</t>
+    <t>Laying of additional DI &amp; HDPE pipeline, Construction of sluice valve chamber &amp; other works at Tulshipara TG (under Lankapara TG) PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000523/2026-2027</t>
+  </si>
+  <si>
+    <t>1985/ALD</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>AVNI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,893 +958,954 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.17</v>
+        <v>41.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.42</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>76.35</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>6.6</v>
+        <v>23.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.6</v>
+        <v>7.39</v>
       </c>
       <c r="R4" s="4">
+        <v>31.14</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>3.16</v>
       </c>
       <c r="Q5" s="4">
         <v>3.16</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>12</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>10.46</v>
+        <v>3.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.99</v>
+        <v>2.42</v>
       </c>
       <c r="R6" s="4">
-        <v>66.77</v>
+        <v>76.35</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.16</v>
+        <v>10.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.16</v>
+        <v>10.46</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>40.15</v>
+        <v>1.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.04</v>
+        <v>1.17</v>
       </c>
       <c r="R8" s="4">
-        <v>24.99</v>
+        <v>89.28</v>
       </c>
       <c r="S8" s="4">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.7</v>
+        <v>3.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>6.78</v>
+        <v>40.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>32.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.26</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>1.31</v>
+        <v>18.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.6</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>5.07</v>
+        <v>6.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>18.77</v>
+        <v>27.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.6</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>67.12</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>6.65</v>
+        <v>6.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>46.99</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="J15" s="13" t="s">
         <v>101</v>
       </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>23.75</v>
+        <v>5.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>41.88</v>
+        <v>6.65</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.72</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>212.35</v>
+      </c>
+      <c r="P18" s="8">
+        <v>82.38</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>38.79</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>