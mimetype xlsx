--- v3 (2026-08-28)
+++ v4 (2026-10-12)
@@ -1080,54 +1080,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="4">
         <v>57.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>41.99</v>
+        <v>51.76</v>
       </c>
       <c r="R5" s="4">
-        <v>72.89</v>
+        <v>89.84</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1570,54 +1570,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="4">
         <v>6.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1755,54 +1755,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>48.23</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.08</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>20.9</v>
       </c>
       <c r="S16" s="4">
         <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1907,54 +1907,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>439.81</v>
       </c>
       <c r="P19" s="8">
-        <v>246.43</v>
+        <v>273</v>
       </c>
       <c r="Q19" s="8">
-        <v>56.03</v>
+        <v>62.07</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>