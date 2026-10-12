--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -1638,51 +1638,51 @@
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>37.32</v>
       </c>
       <c r="Q13" s="4">
         <v>9.52</v>
       </c>
       <c r="R13" s="4">
         <v>25.52</v>
       </c>
       <c r="S13" s="4">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>