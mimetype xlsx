--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -1269,54 +1269,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>12.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S8" s="4">
         <v>43</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1509,54 +1509,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>57.62</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>19.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>34.38</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1572,54 +1572,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P13" s="4">
         <v>81.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>60.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>74.89</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1635,54 +1635,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="4">
         <v>94.63</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>60.82</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -2039,54 +2039,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>377.02</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>150.44</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>39.9</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>