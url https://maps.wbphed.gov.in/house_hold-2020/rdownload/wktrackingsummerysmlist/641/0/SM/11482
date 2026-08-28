--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -152,261 +152,261 @@
   <si>
     <t>ORD/000147/2022-2023</t>
   </si>
   <si>
     <t>983/ALD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Soil investigation work at 4 different places of Kumargram within Alipurduar District under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2022-2023</t>
   </si>
   <si>
     <t>1005/ALD</t>
   </si>
   <si>
     <t>MOYTEC</t>
   </si>
   <si>
+    <t>Construction of 250cum. OHR for Kumargram TG Water Supply Scheme under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2022-2023</t>
+  </si>
+  <si>
+    <t>976/ALD</t>
+  </si>
+  <si>
+    <t>HARIDAS GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, Tube well Boring by ODEX-165 Method of drilling at 2nd site including laying distribution system , Rising main and providing FHTC for KUMARGRAM TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2022-2023</t>
+  </si>
+  <si>
+    <t>1305/ALD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, Tube well Boring by ODEX-165 Method of drilling at H/W site including laying distribution system and providing FHTC for KUMARGRAM TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2022-2023</t>
+  </si>
+  <si>
+    <t>1304/ALD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR DAS</t>
+  </si>
+  <si>
     <t>Providing FHTC at Kumargram WSS under Alipurduar Division, PHE Dte. Part-3</t>
   </si>
   <si>
     <t>ORD/000146/2022-2023</t>
   </si>
   <si>
     <t>1001/ALD</t>
   </si>
   <si>
     <t>Land development, construction of pathway of HWS and culvert crossing with DI pipe under Kumargram TG WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000350/2022-2023</t>
   </si>
   <si>
     <t>2492/ALD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>HARIDAS GHOSH</t>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at kumargram TG P/H No-I. Application No- 4003039105</t>
+  </si>
+  <si>
+    <t>BILL/00018/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-108/22-23</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at kumargram TG P/H No-II. Application No- 4003039118</t>
+  </si>
+  <si>
+    <t>BILL/00019/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-107/22-23</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Kumargram TG water supply scheme, TW no I(H/W Site) under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>902/NMD-II</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>03/06/2023</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Hiring of Motor Cab (Non-air conditioned) for site visit of the Assistant Engineer , Alipurduar Mechanical Sub- Division, P.H.E. Dte. for Inspection of different PWSS under JJM like Newland TG , Kumargram TG &amp; Sankosh TG under Northern Mechanical Division -II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000914/2023-2024</t>
+  </si>
+  <si>
+    <t>139/AMSD</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>MUSTAFI CONCERN</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC for KUMARGRAM TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2023-2024</t>
+  </si>
+  <si>
+    <t>1791/ALD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>HARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Kumargram TG water supply scheme, TW no II under Northern Mechanical Division-II, PHE Dte.Alipurduar</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>770/NMD-II</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>06/05/2023</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply of CIDF special for Kumargram TG Pwss Under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>1608/ALD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>206/ALD/2023-2024</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...142 lines deleted...]
-  <si>
     <t>RTOR000106/2023-2024</t>
   </si>
   <si>
     <t>130/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>MAA ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1186,907 +1186,907 @@
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>5.04</v>
+        <v>57.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>47.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.64</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>12.45</v>
+        <v>81.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.33</v>
+        <v>60.75</v>
       </c>
       <c r="R8" s="4">
-        <v>99.02</v>
+        <v>74.89</v>
       </c>
       <c r="S8" s="4">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>5.44</v>
+        <v>94.63</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.82</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>1.58</v>
+        <v>5.04</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>1.58</v>
+        <v>12.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>57.62</v>
+        <v>1.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>19.81</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>34.38</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>81.11</v>
+        <v>1.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>60.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>74.89</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>94.63</v>
+        <v>10.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>57.55</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>60.82</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>0.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>71.96</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>13.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>11.1</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>84.34</v>
       </c>
       <c r="S16" s="4">
         <v>81</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>10.74</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.62</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P18" s="4">
         <v>7.67</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>55</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>9.2</v>
+        <v>5.44</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>10.74</v>
+        <v>9.2</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>377.02</v>
       </c>
       <c r="P21" s="8">
-        <v>150.44</v>
+        <v>208.11</v>
       </c>
       <c r="Q21" s="8">
-        <v>39.9</v>
+        <v>55.2</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>