--- v7 (2026-08-28)
+++ v8 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -440,137 +440,137 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Hiring of Diesel Vehicle Maxi Cab (At least 7 seater ) for Deputy Superintending Engineer, North Bengal Circle-I , P.H.E. Dte.(from 01.03.2023 to 29.02.2024)</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000473/2022-2023</t>
   </si>
   <si>
     <t>3232/ALD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
+    <t>Providing FHTC from existing distribution system as per specification for PURBA KATHALBARI PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>1996/ALD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SIBU DEY AND CO</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Purba Kanthalbari water supply scheme, TW no I and II of Zone-I under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000801/2022-2023</t>
+  </si>
+  <si>
+    <t>368/NMD-II</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Purba Kanthalbari water supply scheme, TW no I and II of Zone-III under Northern Mechanical Division-II, PHE Dte,Apd.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>1085/NMD-II</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>M/S P.P ELECTRICALS</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Purba Kanthalbari water supply scheme, TW no I and II of Zone-IV under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
     <t>1107/NMD-II</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>05/03/2025</t>
   </si>
   <si>
     <t>SUMON ELECTRICAL</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Purba Kanthalbari water supply scheme, TW no I and II of Zone-II under Northern Mechanical Division-II, PHE Dte.Alipurduar</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>2366/NMD-II</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
-    <t>Providing FHTC from existing distribution system as per specification for PURBA KATHALBARI PWSS under Alipurduar Division, PHE Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR PURBA KATHALBARI zONE-III P/H NO.II</t>
   </si>
   <si>
     <t>BILL/00678/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-196</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR PURBA KATHALBARI zONE-IV P/H NO.I</t>
   </si>
   <si>
     <t>BILL/00676/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-198</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR PURBA KATHALBARI zONE-I P/H NO.II</t>
@@ -627,53 +627,50 @@
     <t>ORD/000503/2023-2024</t>
   </si>
   <si>
     <t>821/ALD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>KAJAL KUMAR DE</t>
   </si>
   <si>
     <t>Laying of different dia., CIDF, DI, UPVC, HDPE Pipeline, Trenchless Pipe laying by HDD Process, HDPE pipe line for left out household connection,Trial and run the entire PURBA KATHALBARI ZONE-3 PWSS Scheme with maintaining for 3 months after successfully running water, cons. of surface drain, pathway at H/W site and other works works for Purba Kathalbari PWSS of Alipurduar RWS Sub-Division under Alipurduar Division, PHE Dte. (SM/11459)</t>
   </si>
   <si>
     <t>ORD/000534/2023-2024</t>
   </si>
   <si>
     <t>892/ALD</t>
   </si>
   <si>
     <t>15/03/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>05/03/2025</t>
   </si>
   <si>
     <t>Laying of different dia., CIDF, DI, UPVC, HDPE Pipeline, Trenchless Pipe laying by HDD Process, HDPE pipe line for left out household connection, Trial and run the entire PURBA KATHALBARI ZONE-4 PWSS Scheme with maintaining for 3 months after successfully running water, cons. of surface drain, pathway at H/W site and other works for Purba Kathalbari PWSS of Alipurduar RWS Sub-Division under Alipurduar Division, PHE Dte. (SM/11459)</t>
   </si>
   <si>
     <t>ORD/000530/2023-2024</t>
   </si>
   <si>
     <t>849/ALD</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>NARENDRA BHADANI.</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>3612/ALD</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
@@ -2816,337 +2813,337 @@
         <v>4.8</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P27" s="4">
-        <v>22.86</v>
+        <v>24.2</v>
       </c>
       <c r="Q27" s="4">
-        <v>20.21</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>88.4</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="P28" s="4">
-        <v>22.5</v>
+        <v>22.84</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>19.58</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>85.74</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P29" s="4">
-        <v>24.2</v>
+        <v>22.85</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>22.54</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P30" s="4">
-        <v>22.84</v>
+        <v>22.86</v>
       </c>
       <c r="Q30" s="4">
-        <v>19.58</v>
+        <v>20.21</v>
       </c>
       <c r="R30" s="4">
-        <v>85.74</v>
+        <v>88.4</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="P31" s="4">
-        <v>22.85</v>
+        <v>22.5</v>
       </c>
       <c r="Q31" s="4">
-        <v>22.54</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>98.64</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3558,726 +3555,726 @@
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>201</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>205</v>
+        <v>164</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P39" s="4">
         <v>49.29</v>
       </c>
       <c r="Q39" s="4">
         <v>4.78</v>
       </c>
       <c r="R39" s="4">
         <v>9.69</v>
       </c>
       <c r="S39" s="4">
         <v>60</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K40" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L40" s="4" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N40" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O40" s="4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="P40" s="4">
         <v>57.56</v>
       </c>
       <c r="Q40" s="4">
         <v>24.23</v>
       </c>
       <c r="R40" s="4">
         <v>42.1</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L41" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="M41" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N41" s="4" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P41" s="4">
         <v>7.78</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L42" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="M42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N42" s="4" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P42" s="4">
         <v>6.36</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="L43" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="M43" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="M43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N43" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P43" s="4">
         <v>9.8</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="L44" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
         <v>224</v>
       </c>
-      <c r="M44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N44" s="4" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P44" s="4">
         <v>11.03</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="M45" s="4" t="s">
+      <c r="N45" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="O45" s="4" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="P45" s="4">
         <v>64.01</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="I46" s="13" t="s">
         <v>231</v>
       </c>
-      <c r="I46" s="13" t="s">
+      <c r="J46" s="13" t="s">
         <v>232</v>
       </c>
-      <c r="J46" s="13" t="s">
+      <c r="K46" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="K46" s="4" t="s">
+      <c r="L46" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="M46" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="M46" s="4" t="s">
+      <c r="N46" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="N46" s="4" t="s">
+      <c r="O46" s="4" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="P46" s="4">
         <v>74.36</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>65</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J47" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="M47" s="4" t="s">
+      <c r="N47" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="N47" s="4" t="s">
+      <c r="O47" s="4" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="P47" s="4">
         <v>5.3</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J48" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="M48" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="M48" s="4" t="s">
+      <c r="N48" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="N48" s="4" t="s">
+      <c r="O48" s="4" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="P48" s="4">
         <v>54.38</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="K49" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="M49" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="M49" s="4" t="s">
+      <c r="N49" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="N49" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O49" s="4" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="P49" s="4">
         <v>41.04</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J50" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="K50" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="K50" s="4" t="s">
+      <c r="L50" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="M50" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="M50" s="4" t="s">
+      <c r="N50" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="N50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O50" s="4" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="P50" s="4">
         <v>3</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>70</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="11"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="14"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8">
         <v>1941.28</v>
       </c>
       <c r="P51" s="8">
         <v>995.44</v>
       </c>
       <c r="Q51" s="8">
         <v>51.28</v>
       </c>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>