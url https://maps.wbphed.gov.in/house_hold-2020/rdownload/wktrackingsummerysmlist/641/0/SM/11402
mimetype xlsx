--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,228 +89,228 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF JAYANTI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11402</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Extension pipeline (HDPE) for providing FHTC at Santalbari area under Jainti Water Supply Scheme, Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division,HQ-A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000222/2021-2022</t>
+  </si>
+  <si>
+    <t>1619/ALD</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>22/01/2022</t>
+  </si>
+  <si>
+    <t>M/S BHOWMICK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Land development, construction of pathway of HWS and 2nd site of different sluice valve chamber and concrete blocks for MS pipe Jainti TG (Nimbu Dhora) WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>ORD/000349/2022-2023</t>
+  </si>
+  <si>
+    <t>2491/ALD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline &amp; other misc work related to Jayanti WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2021-2022</t>
+  </si>
+  <si>
+    <t>2119/ALD</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>04/02/2022</t>
+  </si>
+  <si>
+    <t>TAPASH KUMAR BHOWMICK</t>
+  </si>
+  <si>
+    <t>Balance work of Jainty Rest Shed along with laying of delivery line from CWR of Jainti WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000431/2021-2022</t>
+  </si>
+  <si>
+    <t>2629/ALD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; SAHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying distribution system along with the other allied works at Santalabari under Augmentation of Jainti Wter Supply Scheme under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>ORD/000209/2022-2023</t>
   </si>
   <si>
     <t>1278/ALD</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>ASHOK SAPKOTA</t>
   </si>
   <si>
-    <t>Land development, construction of pathway of HWS and 2nd site of different sluice valve chamber and concrete blocks for MS pipe Jainti TG (Nimbu Dhora) WSS under Alipurduar Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Complete elctrification of renovated existing Building Cum Rest Shed AT Jayanti W/S Scheme ,in the dist. Alipurduar. Under NMD-II, P.H E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000029/2022-2023</t>
+  </si>
+  <si>
+    <t>627/NMD-II</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline for restoration of damaged pipeline and others allied works for Jainty WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2022-2023</t>
+  </si>
+  <si>
+    <t>2490/ALD</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
   </si>
   <si>
     <t>Land development, construction of new pathway, surface drain (2nd site near Tea Factory) and other misc. works related to Jayanti TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000559/2022-2023</t>
   </si>
   <si>
     <t>3503/ALD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>ALIPURDUAR CO-OPERATIVE LABOUR CONTRUCT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Jayanti Water Supply Scheme TW No.-I under NMD-II,PHE.Dte,,Apd.</t>
   </si>
   <si>
     <t>ORD/001181/2023-2024</t>
   </si>
   <si>
     <t>2913/NMD-II</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>MUSTAFI CONCERN</t>
-  </si>
-[...94 lines deleted...]
-    <t>GHOSH &amp; SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>1261/ALD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -855,557 +855,557 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.72</v>
+        <v>24.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S3" s="4">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>9.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.39</v>
+        <v>4.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>12.17</v>
+        <v>13.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>26.01</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>24.53</v>
+        <v>22.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.52</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>3.39</v>
+      </c>
+      <c r="R8" s="4">
+        <v>96.38</v>
+      </c>
+      <c r="S8" s="4">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>71</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>3.52</v>
+        <v>2.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>64</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.14</v>
+        <v>4.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>13.4</v>
+        <v>12.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1446,54 +1446,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>104.48</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>55.06</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>52.7</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>