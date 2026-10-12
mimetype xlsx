--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -176,93 +176,93 @@
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>Laying of Different Dia pipeline And providing FHTC For Patlakhowa and Adjoining area under Patlakhowa PWSS at Alipurduar-I Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000122/2022-2023</t>
   </si>
   <si>
     <t>919/ALD</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>21/08/2022</t>
   </si>
   <si>
     <t>M/S DUTTA AND CO</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery,of Electro mechanical components at Patlakhawa Water Supply Scheme,TW-I in the dist of ALIPURDUAR under NMD-II,PHE.Dte,Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000868/2021-2022</t>
+  </si>
+  <si>
+    <t>632/AMSD</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>MADHAB SAHA</t>
+  </si>
+  <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( Reverse Rotary Method) and Rising Main for Additional T/W of Patlakhawa Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>ORD/000239/2022-2023</t>
   </si>
   <si>
     <t>1331/ALD</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
-  </si>
-[...25 lines deleted...]
-    <t>MADHAB SAHA</t>
   </si>
   <si>
     <t>Quotation for new service connection at Patlakhawa P/H No- III, Application NO- 4003028004</t>
   </si>
   <si>
     <t>BILL/00007/2022-2023</t>
   </si>
   <si>
     <t>BP-97/22-23</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at PATLAKHAWA w/s scheme T/W no. III, Application no. 4003028004</t>
   </si>
   <si>
     <t>VCH/001530/2022-2023</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
@@ -1122,173 +1122,173 @@
         <v>72.26</v>
       </c>
       <c r="Q7" s="4">
         <v>47.54</v>
       </c>
       <c r="R7" s="4">
         <v>65.78</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>29.37</v>
+        <v>2.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>28.52</v>
+        <v>2.35</v>
       </c>
       <c r="R8" s="4">
-        <v>97.1</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>2.35</v>
+        <v>29.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.35</v>
+        <v>28.52</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>97.1</v>
       </c>
       <c r="S9" s="4">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1301,51 +1301,51 @@
         <v>1.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
@@ -1356,69 +1356,69 @@
         <v>1.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>11.02</v>
       </c>
       <c r="Q12" s="4">
         <v>10.89</v>
       </c>
       <c r="R12" s="4">
         <v>98.78</v>
       </c>