--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,71 @@
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Repairing of pump house at headwork site of Chandirjhar PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>1857/ALD</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of new UPVC/DI pipeline for filling of Gap in the distribution system and other allied works in connection with the complain address in the CMRO portal in the command area of Chandirjhar PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>202/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>KAMALESH ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1200,87 +1221,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>1.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.05</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>65</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>167.69</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>