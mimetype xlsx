--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -841,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.42</v>
       </c>
       <c r="S3" s="4">
         <v>8</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -963,54 +963,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S5" s="4">
         <v>9</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1024,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>1.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.09</v>
       </c>
       <c r="S6" s="4">
         <v>9</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1302,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>167.69</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>8.65</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>5.16</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>