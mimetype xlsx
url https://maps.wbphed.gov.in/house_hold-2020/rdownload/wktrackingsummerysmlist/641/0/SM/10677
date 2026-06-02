--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1268,88 +1268,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>14.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>48.87</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>167.69</v>
       </c>
       <c r="P11" s="8">
-        <v>8.65</v>
+        <v>15.52</v>
       </c>
       <c r="Q11" s="8">
-        <v>5.16</v>
+        <v>9.25</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>