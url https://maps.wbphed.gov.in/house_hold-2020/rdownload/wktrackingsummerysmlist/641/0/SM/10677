--- v4 (2026-06-02)
+++ v5 (2026-08-28)
@@ -89,207 +89,207 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF CHANDIRJHAR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10677</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Retrofitting of pipeline for the 'Jal Sapno' programme and providing FHTC Connection under Chandirjhar WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000164/2021-2022</t>
+  </si>
+  <si>
+    <t>1305/ALD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>SASANKA ROY</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line by DI pipe(with piller ) along the flack of Alipurduar - Bhatibari - Salsalabari Road of Chandijhar WSS under Alipurduar Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>440/ALD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>SREE MAA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>New Laying of UPVC/DI pipeline,and other allied works including filling of gap in the distribution system for Augmentation of Chandirjhar PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000231/2022-2023</t>
   </si>
   <si>
     <t>1228/ALD</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
-    <t>Retrofitting of pipeline for the 'Jal Sapno' programme and providing FHTC Connection under Chandirjhar WSS under Alipurduar Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Land development of 3rd Tubewell site at Chandirjhar WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000236/2022-2023</t>
   </si>
   <si>
     <t>1232/ALD</t>
   </si>
   <si>
     <t>DULAL DAS</t>
   </si>
   <si>
     <t>Supply of CIDF Specials &amp; Jeffy Coupling for Augmentation of Chandirjhar (SM/10677) under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000402/2024-2025</t>
   </si>
   <si>
     <t>4538/ALD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>MAHENDRA CHHETRI</t>
   </si>
   <si>
+    <t>Laying of new UPVC/DI pipeline for filling of Gap in the distribution system and other allied works in connection with the complain address in the CMRO portal in the command area of Chandirjhar PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>202/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>KAMALESH ROY</t>
+  </si>
+  <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Repairing of pump house at headwork site of Chandirjhar PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>1857/ALD</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>KAMALESH ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -838,60 +838,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.21</v>
+        <v>50.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>89.42</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -899,167 +899,167 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>50.06</v>
+        <v>4.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S4" s="4">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.59</v>
+        <v>3.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.52</v>
+        <v>2.87</v>
       </c>
       <c r="R5" s="4">
-        <v>98.58</v>
+        <v>89.42</v>
       </c>
       <c r="S5" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>1.36</v>
       </c>
       <c r="Q6" s="4">
         <v>1.26</v>
       </c>
       <c r="R6" s="4">
         <v>92.09</v>
       </c>
       <c r="S6" s="4">
         <v>9</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
@@ -1122,203 +1122,203 @@
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>74.36</v>
+        <v>14.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.87</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>1.01</v>
+        <v>74.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>14.05</v>
+        <v>1.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.87</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>48.87</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>167.69</v>