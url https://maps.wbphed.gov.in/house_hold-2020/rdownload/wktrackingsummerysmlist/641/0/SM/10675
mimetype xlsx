--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -87,74 +87,50 @@
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF MUNSHIPARA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10675</t>
   </si>
   <si>
     <t>Augmentation</t>
-  </si>
-[...22 lines deleted...]
-    <t>NARENDRA BHADANI.</t>
   </si>
   <si>
     <t>Reparing of Pump House at HEADWORK site of MUNSHIPARA PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>5393/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
     <t>Reparing of Pump House at 2nd TW site of MUNSHIPARA PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000581/2024-2025</t>
   </si>
@@ -570,73 +546,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -708,240 +684,179 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>90.61</v>
+        <v>0.94</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>0.94</v>
+        <v>0.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...41 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="A5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>1.73</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>