--- v2 (2026-04-01)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -114,50 +114,92 @@
     <t>Reparing of Pump House at HEADWORK site of MUNSHIPARA PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>5393/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
     <t>Reparing of Pump House at 2nd TW site of MUNSHIPARA PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000581/2024-2025</t>
   </si>
   <si>
     <t>5395/ALD</t>
+  </si>
+  <si>
+    <t>Laying of pipeline distribution system (Parallel and left out Area) and other allied works at Munshipara PWSS within APD-I Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - I Block</t>
+  </si>
+  <si>
+    <t>ORD/000234/2025-2026</t>
+  </si>
+  <si>
+    <t>3180/ALD</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>Laying of new UPVC/DI pipeline for replacement of 75mm dia UPVC pipe with 90mm dia pipeline, gap filling and re distribution of branch line in the distribution system along with the others allied works under Munshipara PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000516/2022-2023</t>
+  </si>
+  <si>
+    <t>3401/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>NARENDRA BHADANI.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -546,73 +588,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -776,87 +818,209 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>0.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P5" s="4">
+        <v>65.71</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="4">
+        <v>90.61</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>51.29</v>
+      </c>
+      <c r="R6" s="4">
+        <v>56.61</v>
+      </c>
+      <c r="S6" s="4">
+        <v>85</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>158.06</v>
+      </c>
+      <c r="P7" s="8">
+        <v>51.29</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>32.45</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>