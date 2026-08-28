--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF MUNSHIPARA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10675</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of new UPVC/DI pipeline for replacement of 75mm dia UPVC pipe with 90mm dia pipeline, gap filling and re distribution of branch line in the distribution system along with the others allied works under Munshipara PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000516/2022-2023</t>
+  </si>
+  <si>
+    <t>3401/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>NARENDRA BHADANI.</t>
+  </si>
+  <si>
     <t>Reparing of Pump House at HEADWORK site of MUNSHIPARA PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>5393/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
     <t>Reparing of Pump House at 2nd TW site of MUNSHIPARA PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000581/2024-2025</t>
   </si>
   <si>
     <t>5395/ALD</t>
   </si>
   <si>
     <t>Laying of pipeline distribution system (Parallel and left out Area) and other allied works at Munshipara PWSS within APD-I Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000234/2025-2026</t>
   </si>
   <si>
     <t>3180/ALD</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>25/05/2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>NARENDRA BHADANI.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,257 +726,257 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.94</v>
+        <v>90.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>51.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.79</v>
+        <v>0.94</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>65.71</v>
+        <v>0.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>90.61</v>
+        <v>65.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>51.29</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>56.61</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>158.06</v>