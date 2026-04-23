--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -823,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.31</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1282,54 +1282,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>210.8</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>7.75</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>