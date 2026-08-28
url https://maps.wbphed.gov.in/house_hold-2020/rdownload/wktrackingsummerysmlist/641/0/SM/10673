--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -170,84 +170,84 @@
   <si>
     <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000494/2022-2023</t>
   </si>
   <si>
     <t>3358/ALD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>HARIDAS GHOSH</t>
   </si>
   <si>
     <t>ORD/000505/2022-2023</t>
   </si>
   <si>
     <t>.3358/ALD</t>
   </si>
   <si>
+    <t>Laying of rising main line HDPE PN10, horizontal boring by HDD method, bridge and culvert crossing, construction of pathway, surface drain and chatal, installation of paver block along with the others allied works at Loknathpur PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000393/2023-2024</t>
+  </si>
+  <si>
+    <t>204/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>SOUVIK ROY PALADHI</t>
+  </si>
+  <si>
     <t>Laying of new UPVC/DI pipeline for interconnection in the distribution system and bridge/culvert crossing, construction of RCC pillars for supporting DI Pipe, surface drain and others allied works in connection with the Augmentation of Loknathpur PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000408/2024-2025</t>
   </si>
   <si>
     <t>4535/ALD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>10/04/2025</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
@@ -1123,60 +1123,60 @@
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>80.87</v>
+        <v>26.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>47.2</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1184,60 +1184,60 @@
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>26.65</v>
+        <v>80.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1282,54 +1282,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>210.8</v>
       </c>
       <c r="P11" s="8">
-        <v>16.34</v>
+        <v>28.92</v>
       </c>
       <c r="Q11" s="8">
-        <v>7.75</v>
+        <v>13.72</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>