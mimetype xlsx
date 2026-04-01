--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,65 +258,50 @@
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Laying of UPVC Pipeline Distrbutation system, Delivery line connection, Cons. of surface drain, Pathway and Land Development works for 4th site at Paschim Chepani under Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>970/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE UN EMPLOYED CO OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD</t>
-  </si>
-[...13 lines deleted...]
-    <t>KOUSHIK BHOWMICK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1362,148 +1347,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>38.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>264.14</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>