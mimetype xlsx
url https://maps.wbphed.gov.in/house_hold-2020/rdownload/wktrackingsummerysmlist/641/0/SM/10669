--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -853,54 +853,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.71</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1036,54 +1036,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>21.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.54</v>
       </c>
       <c r="S6" s="4">
         <v>94</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1367,54 +1367,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>264.14</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>8.7</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>