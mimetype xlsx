--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Laying of UPVC Pipeline Distrbutation system, Delivery line connection, Cons. of surface drain, Pathway and Land Development works for 4th site at Paschim Chepani under Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>970/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE UN EMPLOYED CO OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Reparing of Pump House at 2nd TW site of PURBA CHEPANI PWSS Under Alipurduar Division PHE DTE.(2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000612/2024-2025</t>
+  </si>
+  <si>
+    <t>5602/ALD</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>KOUSHIK BHOWMICK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1036,54 +1054,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>21.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.64</v>
+        <v>9.35</v>
       </c>
       <c r="R6" s="4">
-        <v>21.54</v>
+        <v>43.4</v>
       </c>
       <c r="S6" s="4">
         <v>94</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1347,87 +1365,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>38.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>265</v>
+      </c>
+      <c r="P13" s="8">
+        <v>13.42</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>5.06</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>