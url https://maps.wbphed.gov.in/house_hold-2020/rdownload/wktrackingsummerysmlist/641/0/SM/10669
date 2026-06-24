--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,77 @@
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE UN EMPLOYED CO OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD</t>
   </si>
   <si>
     <t>Reparing of Pump House at 2nd TW site of PURBA CHEPANI PWSS Under Alipurduar Division PHE DTE.(2nd call)</t>
   </si>
   <si>
     <t>ORD/000612/2024-2025</t>
   </si>
   <si>
     <t>5602/ALD</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>KOUSHIK BHOWMICK</t>
+  </si>
+  <si>
+    <t>Repairing of pump house at headwork site of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>5045/ALD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>Restoration of damaged FHTCs of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2025-2026</t>
+  </si>
+  <si>
+    <t>972/ALD</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,87 +1453,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>0.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.01</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.44</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>268.44</v>
+      </c>
+      <c r="P15" s="8">
+        <v>13.42</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>5</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>