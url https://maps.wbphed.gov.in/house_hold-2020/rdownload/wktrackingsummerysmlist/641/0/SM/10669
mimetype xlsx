--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -89,56 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF PURBA CHEPANI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10669</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>New Laying of UPVC/DI pipeline, Providing FHTC and other allied works for Augmentation of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000193/2022-2023</t>
+  </si>
+  <si>
+    <t>1220/ALD</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>SREE MAA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Retrofitting of pipeline etc. for "Jal Swapno Program" (FHTC for every house hold) under Purba Chenpani PWSS under Alipurduar-II Block under Alipurduar Division, PHE Dte.(Re-tenter)</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000079/2022-2023</t>
   </si>
   <si>
     <t>443/ALD</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>12/06/2022</t>
   </si>
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of pump House, boundary wall, laying of UPVC pipe linr &amp; Rising main connection for Purba Chepani PWSS proposed 4th TW SITE under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000519/2022-2023</t>
   </si>
   <si>
     <t>3494/ALD</t>
@@ -149,71 +170,50 @@
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>PROGRESSIVE UNEMPLOYED CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Providing balance FHTC for Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000247/2023-2024</t>
   </si>
   <si>
     <t>1589/ALD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>ANIRBAN KAR</t>
   </si>
   <si>
-    <t>New Laying of UPVC/DI pipeline, Providing FHTC and other allied works for Augmentation of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>3607/ALD</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>321/24-25/PFMS</t>
   </si>
   <si>
     <t>14/11/2024</t>
@@ -260,93 +260,93 @@
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Laying of UPVC Pipeline Distrbutation system, Delivery line connection, Cons. of surface drain, Pathway and Land Development works for 4th site at Paschim Chepani under Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>970/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE UN EMPLOYED CO OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD</t>
   </si>
   <si>
+    <t>Restoration of damaged FHTCs of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2025-2026</t>
+  </si>
+  <si>
+    <t>972/ALD</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>KOUSHIK BHOWMICK</t>
+  </si>
+  <si>
     <t>Reparing of Pump House at 2nd TW site of PURBA CHEPANI PWSS Under Alipurduar Division PHE DTE.(2nd call)</t>
   </si>
   <si>
     <t>ORD/000612/2024-2025</t>
   </si>
   <si>
     <t>5602/ALD</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
-    <t>KOUSHIK BHOWMICK</t>
-[...1 lines deleted...]
-  <si>
     <t>Repairing of pump house at headwork site of Purba Chepani PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>5045/ALD</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
-  </si>
-[...10 lines deleted...]
-    <t>23/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,243 +895,243 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.2</v>
+        <v>21.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.06</v>
+        <v>9.35</v>
       </c>
       <c r="R3" s="4">
-        <v>96.71</v>
+        <v>43.4</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>41.66</v>
+        <v>4.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.71</v>
       </c>
       <c r="S4" s="4">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.32</v>
+        <v>41.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>21.55</v>
+        <v>3.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.35</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>43.4</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1235,51 +1235,51 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>11.51</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1357,51 +1357,51 @@
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>38.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1418,191 +1418,191 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.85</v>
+        <v>2.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>1.01</v>
+        <v>0.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>2.44</v>
+        <v>1.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>