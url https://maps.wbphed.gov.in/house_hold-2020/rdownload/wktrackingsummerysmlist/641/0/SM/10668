--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -824,54 +824,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -976,54 +976,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>47.97</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>