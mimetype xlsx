--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -89,111 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF JASHODANGA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10668</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of new UPVC/DI pipeline for replacement of 75mm dia UPVC pipe with 90mm dia pipeline, gap filling and re distribution system along with the others allied works under Jashodanga PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>26/ALD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>HIMALAYAN CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Providing balance FHTC for Jashodanga PWSSunder Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000218/2023-2024</t>
   </si>
   <si>
     <t>1559/ALD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>JUGAL CHOUDHURY</t>
   </si>
   <si>
     <t>Providing FHTC in school in Josodanga PWSS under Alipurduar Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000498/2022-2023</t>
   </si>
   <si>
     <t>3362/ALD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>HIMALAYAN CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Reparing of Pump House at HW site and 2nd TW site of Jashodanga PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000568/2024-2025</t>
   </si>
   <si>
     <t>5384/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>TAPASH KUMAR BHOWMICK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -760,182 +760,182 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.67</v>
+        <v>44.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.36</v>
+        <v>1.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.36</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>44.98</v>
+        <v>0.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -976,54 +976,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>47.97</v>
       </c>
       <c r="P7" s="8">
-        <v>0.36</v>
+        <v>20.89</v>
       </c>
       <c r="Q7" s="8">
-        <v>0.76</v>
+        <v>43.54</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>