--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -152,51 +152,51 @@
   <si>
     <t>20/04/2021</t>
   </si>
   <si>
     <t>BILTU DAS</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Supply of different materials for Alipurduar Divisional Stack Yard under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000495/2021-2022</t>
   </si>
   <si>
     <t>939/ALD</t>
   </si>
   <si>
     <t>08/09/2021</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>