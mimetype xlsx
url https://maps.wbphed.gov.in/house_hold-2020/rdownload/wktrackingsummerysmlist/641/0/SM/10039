--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,71 +216,50 @@
     <t>08/02/2023</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component for Torsa TG [Hatkhola Line,Naya Line, 3 no. Line (A) Khoyar Line ] 256 unit cha Sundari Water Supply Scheme , Zone-I ,P.H No.-IandIIunder NMD-II ,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000733/2022-2023</t>
   </si>
   <si>
     <t>71/NMD-II</t>
   </si>
   <si>
     <t>B.B CONCERNED</t>
   </si>
   <si>
     <t>New Connection for Torsa TG Zone-I Phase-I</t>
   </si>
   <si>
     <t>BILL/00035/2022-2023</t>
   </si>
   <si>
     <t>360/22-23/PFMS</t>
-  </si>
-[...19 lines deleted...]
-    <t>D. K. &amp; SONS</t>
   </si>
   <si>
     <t>CONS. OF RESERVOIR (100M3), BOUNDARY WALL (80 m), PUMPHOUSE( 1.Nos) ,TUBEWELL (2 Nos.), RISING MAIN AND LAND DEVELOPMENT FOR TORSHA (Sawa Line, Chetri Line, Bancha Line,Gopal Line, Jiten Line)220 unit CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000029/2022-2023</t>
   </si>
   <si>
     <t>283/ALD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>MAHENDRA CHHETRI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -684,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1314,185 +1293,122 @@
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.01</v>
+        <v>100.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>266.4</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>