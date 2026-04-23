--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1005,54 +1005,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>104</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>103.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S6" s="4">
         <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1066,54 +1066,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>4.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1129,54 +1129,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>26.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1192,54 +1192,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>26.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>87</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1314,88 +1314,88 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>100.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>90.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.6</v>
       </c>
       <c r="S11" s="4">
         <v>86</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>266.4</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>250.85</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>94.16</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>