--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1314,88 +1314,88 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>100.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>90.19</v>
+        <v>97.34</v>
       </c>
       <c r="R11" s="4">
-        <v>89.6</v>
+        <v>96.71</v>
       </c>
       <c r="S11" s="4">
         <v>86</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>266.4</v>
       </c>
       <c r="P12" s="8">
-        <v>250.85</v>
+        <v>258</v>
       </c>
       <c r="Q12" s="8">
-        <v>94.16</v>
+        <v>96.85</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>