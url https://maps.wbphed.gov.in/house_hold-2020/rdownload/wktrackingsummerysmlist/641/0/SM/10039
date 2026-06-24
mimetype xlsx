--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,71 @@
     <t>B.B CONCERNED</t>
   </si>
   <si>
     <t>New Connection for Torsa TG Zone-I Phase-I</t>
   </si>
   <si>
     <t>BILL/00035/2022-2023</t>
   </si>
   <si>
     <t>360/22-23/PFMS</t>
   </si>
   <si>
     <t>CONS. OF RESERVOIR (100M3), BOUNDARY WALL (80 m), PUMPHOUSE( 1.Nos) ,TUBEWELL (2 Nos.), RISING MAIN AND LAND DEVELOPMENT FOR TORSHA (Sawa Line, Chetri Line, Bancha Line,Gopal Line, Jiten Line)220 unit CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000029/2022-2023</t>
   </si>
   <si>
     <t>283/ALD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>MAHENDRA CHHETRI</t>
+  </si>
+  <si>
+    <t>Providing FHTC from existing distribution system as per specification for Torsha Cha Sundari PWSS PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1886/ALD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>D. K. &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1328,87 +1349,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>100.66</v>
       </c>
       <c r="Q11" s="4">
         <v>97.34</v>
       </c>
       <c r="R11" s="4">
         <v>96.71</v>
       </c>
       <c r="S11" s="4">
         <v>86</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.01</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>267.41</v>
+      </c>
+      <c r="P13" s="8">
+        <v>258</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>96.48</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>