--- v5 (2026-06-24)
+++ v6 (2026-07-20)
@@ -107,66 +107,66 @@
   <si>
     <t>Torsha Tea Garden Area Piped Water Supply Scheme in relation with Chaa Sundari Project.</t>
   </si>
   <si>
     <t>SM/10039</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>New Connection for Toorsa TG Zone-I Phase-II</t>
   </si>
   <si>
     <t>BILL/00032/2022-2023</t>
   </si>
   <si>
     <t>357/22-23/PFMS</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>New Connection for Torsa TG Zone-II</t>
+  </si>
+  <si>
+    <t>BILL/00034/2022-2023</t>
+  </si>
+  <si>
+    <t>359/22-23/PFMS</t>
+  </si>
+  <si>
     <t>New Connection for Torsa TG Zone-II Phase-I</t>
   </si>
   <si>
     <t>BILL/00033/2022-2023</t>
   </si>
   <si>
     <t>358/22-23/PFMS</t>
-  </si>
-[...7 lines deleted...]
-    <t>359/22-23/PFMS</t>
   </si>
   <si>
     <t>CONS. OF RESERVOIR (100M3), BOUNDARY WALL (80m), PUMP HOUSE (1No.), TUBE WELL (2 Nos.), RISING MAIN AND LAND DEVELOPMENT FOR TORSHA (Hat Khola Line, Naya Line, 3 No. Line (A) AND (B) and Khoyar line) 256 unit CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000028/2022-2023</t>
   </si>
   <si>
     <t>282/ALD</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>