--- v6 (2026-07-20)
+++ v7 (2026-08-28)
@@ -92,210 +92,210 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Torsha Tea Garden Area Piped Water Supply Scheme in relation with Chaa Sundari Project.</t>
   </si>
   <si>
     <t>SM/10039</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>CONS. OF RESERVOIR (100M3), BOUNDARY WALL (80m), PUMP HOUSE (1No.), TUBE WELL (2 Nos.), RISING MAIN AND LAND DEVELOPMENT FOR TORSHA (Hat Khola Line, Naya Line, 3 No. Line (A) AND (B) and Khoyar line) 256 unit CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000028/2022-2023</t>
+  </si>
+  <si>
+    <t>282/ALD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
+    <t>Soil investigation work for Cha Sundori Project at 4 different places of Torsha TG &amp; Dekhlapara TG within Alipurduar District under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>ORD/000448/2021-2022</t>
+  </si>
+  <si>
+    <t>2655/ALD</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>M/S HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>CONS. OF RESERVOIR (100M3), BOUNDARY WALL (80 m), PUMPHOUSE( 1.Nos) ,TUBEWELL (2 Nos.), RISING MAIN AND LAND DEVELOPMENT FOR TORSHA (Sawa Line, Chetri Line, Bancha Line,Gopal Line, Jiten Line)220 unit CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2022-2023</t>
+  </si>
+  <si>
+    <t>283/ALD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>MAHENDRA CHHETRI</t>
+  </si>
+  <si>
+    <t>New Connection for Torsa TG Zone-II</t>
+  </si>
+  <si>
+    <t>BILL/00034/2022-2023</t>
+  </si>
+  <si>
+    <t>359/22-23/PFMS</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>New Connection for Torsa TG Zone-II Phase-I</t>
+  </si>
+  <si>
+    <t>BILL/00033/2022-2023</t>
+  </si>
+  <si>
+    <t>358/22-23/PFMS</t>
+  </si>
+  <si>
+    <t>New Connection for Torsa TG Zone-I Phase-I</t>
+  </si>
+  <si>
+    <t>BILL/00035/2022-2023</t>
+  </si>
+  <si>
+    <t>360/22-23/PFMS</t>
+  </si>
+  <si>
     <t>New Connection for Toorsa TG Zone-I Phase-II</t>
   </si>
   <si>
     <t>BILL/00032/2022-2023</t>
   </si>
   <si>
     <t>357/22-23/PFMS</t>
   </si>
   <si>
-    <t>12/12/2022</t>
-[...67 lines deleted...]
-  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component for Torsa TG Sawa Line, Chhetri Line, Gopa Line, Jiten Line 220 unit cha Sundari Water Supply Scheme , Zone-II ,P.H No.- I and II under NMD-II ,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000732/2022-2023</t>
   </si>
   <si>
     <t>70/NMD-II</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
+    <t>Providing FHTC from existing distribution system as per specification for Torsha Cha Sundari PWSS PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1886/ALD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>D. K. &amp; SONS</t>
+  </si>
+  <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component for Torsa TG [Hatkhola Line,Naya Line, 3 no. Line (A) Khoyar Line ] 256 unit cha Sundari Water Supply Scheme , Zone-I ,P.H No.-IandIIunder NMD-II ,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000733/2022-2023</t>
   </si>
   <si>
     <t>71/NMD-II</t>
   </si>
   <si>
     <t>B.B CONCERNED</t>
-  </si>
-[...43 lines deleted...]
-    <t>D. K. &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,631 +824,631 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.19</v>
+        <v>104</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>103.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.19</v>
+        <v>4.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.19</v>
+        <v>100.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.71</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>104</v>
+        <v>1.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>103.66</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.67</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.9</v>
+        <v>1.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>26.05</v>
+        <v>1.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>26.05</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>26.05</v>
+        <v>1.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>26.05</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>1.19</v>
+        <v>26.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>100.66</v>
+        <v>1.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>97.34</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>96.71</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>1.01</v>
+        <v>26.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>267.41</v>