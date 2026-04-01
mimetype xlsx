--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,66 +152,75 @@
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA ROY</t>
   </si>
   <si>
     <t>New service connection charges for Dheklapara T.G PWSS P/H no-I (Cha Sundari)</t>
   </si>
   <si>
     <t>BILL/00489/2024-2025</t>
   </si>
   <si>
     <t>325/24-25/PFMS</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>CONS. OF STORAGE TANK, BOUNDARY WALL, PUMP HOUSE, TUBE WELL (1 No.), RISING MAIN AND LAND DEVELOPMENT FOR NEPANIA MAIN DIVISION (150 Unit) CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
-[...14 lines deleted...]
-    <t>S.N. POLYMERS PRIVATE LIMITED</t>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Dheklapara TG Water Supply Scheme TW No.-I (Chha sundari) under Jal Jeevan Mission NMD-II,PHE.Dte, Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000589/2024-2025</t>
+  </si>
+  <si>
+    <t>59/NMD-II</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDRANATH MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,62 +620,62 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -911,121 +920,121 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>108.37</v>
+        <v>14.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
-        <v>207.3</v>
+        <v>113.15</v>
       </c>
       <c r="P7" s="8">
         <v>0</v>
       </c>
       <c r="Q7" s="8">
         <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>