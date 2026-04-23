--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -837,54 +837,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>86.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>66.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.21</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -993,54 +993,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>113.15</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>66.06</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>58.38</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>