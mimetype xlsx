--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -837,54 +837,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>86.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>66.06</v>
+        <v>70.85</v>
       </c>
       <c r="R4" s="4">
-        <v>76.21</v>
+        <v>81.74</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -993,54 +993,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>113.15</v>
       </c>
       <c r="P7" s="8">
-        <v>66.06</v>
+        <v>70.85</v>
       </c>
       <c r="Q7" s="8">
-        <v>58.38</v>
+        <v>62.62</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>