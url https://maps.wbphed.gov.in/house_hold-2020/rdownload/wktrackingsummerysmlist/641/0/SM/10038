--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,68 @@
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Dheklapara TG Water Supply Scheme TW No.-I (Chha sundari) under Jal Jeevan Mission NMD-II,PHE.Dte, Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000589/2024-2025</t>
   </si>
   <si>
     <t>59/NMD-II</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE</t>
+  </si>
+  <si>
+    <t>CONS. OF STORAGE TANK, BOUNDARY WALL, PUMP HOUSE, TUBE WELL (1 No.), RISING MAIN AND LAND DEVELOPMENT FOR NEPANIA MAIN DIVISION (150 Unit) CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2022-2023</t>
+  </si>
+  <si>
+    <t>296/ALD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>S.N. POLYMERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +627,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -973,87 +991,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>14.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" s="4">
+        <v>108.37</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>75</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>221.53</v>
+      </c>
+      <c r="P8" s="8">
+        <v>70.85</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>31.98</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>