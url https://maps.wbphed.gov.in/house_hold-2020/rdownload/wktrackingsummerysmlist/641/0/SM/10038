--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,153 +92,153 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Madarihat</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Dheklapara Tea Garden Area Piped Water Supply Scheme in relation with Chaa Sundari Project.</t>
   </si>
   <si>
     <t>SM/10038</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>CONS. OF STORAGE TANK, BOUNDARY WALL, PUMP HOUSE, TUBE WELL (1 No.), RISING MAIN AND LAND DEVELOPMENT FOR NEPANIA MAIN DIVISION (150 Unit) CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000032/2022-2023</t>
+  </si>
+  <si>
+    <t>296/ALD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>S.N. POLYMERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>CONS. FOR RESERVOIR (200 M3), RISING MAIN AND DISTRIBUTION LINE FOR DHEKLAPARA MAIN DIVISION CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2022-2023</t>
+  </si>
+  <si>
+    <t>284/ALD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA ROY</t>
+  </si>
+  <si>
     <t>Providing FHTC from existing distribution system as per specification for Dekhlapara PWSS.</t>
   </si>
   <si>
-    <t>Birpara A.E</t>
-[...1 lines deleted...]
-  <si>
     <t>Alipurduar Sub Division,Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000326/2023-2024</t>
   </si>
   <si>
     <t>2423/ALD</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>SHYAMAL ROY</t>
   </si>
   <si>
-    <t>CONS. FOR RESERVOIR (200 M3), RISING MAIN AND DISTRIBUTION LINE FOR DHEKLAPARA MAIN DIVISION CHA SUNDARAI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION PHE DTE.</t>
-[...19 lines deleted...]
-  <si>
     <t>New service connection charges for Dheklapara T.G PWSS P/H no-I (Cha Sundari)</t>
   </si>
   <si>
     <t>BILL/00489/2024-2025</t>
   </si>
   <si>
     <t>325/24-25/PFMS</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Dheklapara TG Water Supply Scheme TW No.-I (Chha sundari) under Jal Jeevan Mission NMD-II,PHE.Dte, Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000589/2024-2025</t>
   </si>
   <si>
     <t>59/NMD-II</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.N. POLYMERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,308 +789,308 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.21</v>
+        <v>108.37</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>86.68</v>
       </c>
       <c r="Q4" s="4">
         <v>70.85</v>
       </c>
       <c r="R4" s="4">
         <v>81.74</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.04</v>
+        <v>7.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>14.22</v>
+        <v>5.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>108.37</v>
+        <v>14.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>221.53</v>