--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -811,54 +811,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>52</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1047,54 +1047,54 @@
       <c r="I7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>20.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.88</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1108,88 +1108,88 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>11.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.79</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>60.88</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>28.18</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>46.29</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>