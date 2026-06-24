--- v2 (2026-04-23)
+++ v3 (2026-06-24)
@@ -137,51 +137,51 @@
   <si>
     <t>Quotation for new service connection at Madhu T.G, P/H no. III, Application no. 4003018858</t>
   </si>
   <si>
     <t>VCH/001471/2022-2023</t>
   </si>
   <si>
     <t>BP-94/22-23</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
-    <t>RWS Alipurduar - I Block,RWS Kalchini Block</t>
+    <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Hiring of Motor cab for site of the Executive Engineer, Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000693/2023-2024</t>
   </si>
   <si>
     <t>201/AMSD</t>
   </si>
@@ -1108,88 +1108,88 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>11.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.73</v>
+        <v>11.46</v>
       </c>
       <c r="R8" s="4">
-        <v>40.79</v>
+        <v>98.92</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>60.88</v>
       </c>
       <c r="P9" s="8">
-        <v>28.18</v>
+        <v>34.92</v>
       </c>
       <c r="Q9" s="8">
-        <v>46.29</v>
+        <v>57.36</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>