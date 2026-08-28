--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,168 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>REJUVENATION OF MADHU TG WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/09909</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000293/2021-2022</t>
+  </si>
+  <si>
+    <t>1991/ALD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA BAGCHI</t>
+  </si>
+  <si>
+    <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of MADHU TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000320/2021-2022</t>
+  </si>
+  <si>
+    <t>2196/ALD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>NARENDRA BHADANI.</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>REJUVENATION OF MADHU TG WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply and Delivery of Al. armoured cable for Breakdown purpose at REJUVENATION OF MADHU TG WATER SUPPLY SCHEME in the dist. Alipurduar under,AMSD,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000337/2022-2023</t>
   </si>
   <si>
     <t>226/AMSD</t>
   </si>
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>MUSTAFI CONCERN</t>
   </si>
   <si>
     <t>Quotation for new service connection at Madhu T.G, P/H no. III, Application no. 4003018858</t>
   </si>
   <si>
     <t>VCH/001471/2022-2023</t>
   </si>
   <si>
     <t>BP-94/22-23</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Alipurduar Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Hiring of Motor cab for site of the Executive Engineer, Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000693/2023-2024</t>
   </si>
   <si>
     <t>201/AMSD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
-  </si>
-[...22 lines deleted...]
-    <t>NARENDRA BHADANI.</t>
   </si>
   <si>
     <t>upply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION of MADHU TG PWSS, TW no .III in the district of ALIPURDUAR under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000804/2022-2023</t>
   </si>
   <si>
     <t>388/NMD-II</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>HARAGOURI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -808,327 +808,327 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>20.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>20.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.88</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>20.87</v>
+        <v>2.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.16</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>20.88</v>
+        <v>4.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.06</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100.88</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>11.59</v>
       </c>
       <c r="Q8" s="4">
         <v>11.46</v>
       </c>