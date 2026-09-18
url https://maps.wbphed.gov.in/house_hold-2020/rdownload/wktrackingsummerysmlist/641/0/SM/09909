--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/09909</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of MADHU TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000320/2021-2022</t>
   </si>
   <si>
     <t>2196/ALD</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>