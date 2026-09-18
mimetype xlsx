--- v3 (2026-08-28)
+++ v4 (2026-09-18)
@@ -131,51 +131,51 @@
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>TILAK SHARMA</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery of Electro mechanical components at Dima T.G Water Supply Scheme, in the dist. of ALIPURDUAR under NMD-II, PHE. Dte, Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000865/2021-2022</t>
   </si>
   <si>
     <t>307/NMD-II</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>