--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -119,51 +119,51 @@
   <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000068/2020-2021</t>
   </si>
   <si>
     <t>623/ALD</t>
   </si>
   <si>
     <t>03/09/2020</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>TILAK SHARMA</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
-    <t>RWS Alipurduar - I Block,RWS Kalchini Block</t>
+    <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery of Electro mechanical components at Dima T.G Water Supply Scheme, in the dist. of ALIPURDUAR under NMD-II, PHE. Dte, Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>29.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.05</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -881,54 +881,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>20.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.67</v>
       </c>
       <c r="S4" s="4">
         <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -942,54 +942,54 @@
       <c r="I5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>8.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>10.27</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>72.43</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>16.81</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>