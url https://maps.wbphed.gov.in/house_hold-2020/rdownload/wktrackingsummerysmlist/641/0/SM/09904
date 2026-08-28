--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -131,117 +131,117 @@
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>TILAK SHARMA</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>07/09/2025</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery of Electro mechanical components at Dima T.G Water Supply Scheme, in the dist. of ALIPURDUAR under NMD-II, PHE. Dte, Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000865/2021-2022</t>
   </si>
   <si>
     <t>307/NMD-II</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>09/04/2022</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for Rejuvenation of DIMA T.G water supply scheme, TW no III under NMD-II, PHE Dte 106. APD.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001076/2023-2024</t>
+  </si>
+  <si>
+    <t>2766/NMD-II</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>ASHWIRBAD WOOD CRAFT</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Dima TG TW No III</t>
   </si>
   <si>
     <t>BILL/00034/2022-2023</t>
   </si>
   <si>
     <t>BP-120/22-23</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>ASHWIRBAD WOOD CRAFT</t>
   </si>
   <si>
     <t>Reparing of Pump House at Headwork site of Dima TG PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>1579/ALD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
     <t>Reparing of Pump House at 2nd site of Dima TG PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
@@ -887,51 +887,51 @@
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>20.87</v>
       </c>
       <c r="Q4" s="4">
         <v>3.06</v>
       </c>
       <c r="R4" s="4">
         <v>14.67</v>
       </c>
       <c r="S4" s="4">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -978,139 +978,139 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>1.34</v>
+        <v>10.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>10.68</v>
+        <v>1.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>