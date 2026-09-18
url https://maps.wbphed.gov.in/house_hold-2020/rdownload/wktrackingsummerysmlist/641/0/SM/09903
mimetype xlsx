--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/09903</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying Distribution line of UPVC and DI with providing FHTC Connection for the Salkumar and Munshipara Water Supply Scheme Area under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division,RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000196/2021-2022</t>
   </si>
   <si>
     <t>1317/ALD</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>08/10/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara Jal Swapna ( for AWC and school &amp; others) at Chhoto Salkumar WSS under Alipurduar Division, PHE Dte.Part-5</t>
   </si>
   <si>
     <t>Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000389/2021-2022</t>
   </si>
   <si>
     <t>2303/ALD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>