--- v3 (2026-06-02)
+++ v4 (2026-09-18)
@@ -92,96 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>REJUVENATION OF HANTUPARA TG WATER SUPPLY SCHEME'</t>
   </si>
   <si>
     <t>SM/09901</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline for Hantapara Topline under Hatapara WSS within Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Alipurduar RWS,Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division,RWS Madarihat - Birpara Block</t>
+  </si>
+  <si>
+    <t>ORD/000429/2021-2022</t>
+  </si>
+  <si>
+    <t>2627/ALD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, and Tube well Boring by ODEX-195 method of drilling including Rising main for HANTUPARA Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
     <t>Birpara A.E</t>
   </si>
   <si>
-    <t>Birpara Sub Division</t>
-[...19 lines deleted...]
-  <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000433/2021-2022</t>
   </si>
   <si>
     <t>2713/ALD</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>SUBIR GHOSH</t>
   </si>
   <si>
     <t>Laying of additional dedicated HDPE pipeline near PH No-1 village for the Hantapara WSS under Alipurduar Division, PHE Dte.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alipurduar RWS,Birpara A.E</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000482/2021-2022</t>
   </si>
   <si>
     <t>2904/ALD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>07/05/2022</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of submersible pumping machinery including auto cum manual control panel and other related accessories of Hantapara T.G water supply scheme TW No. III under NMD-II, PHE Dte. Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
@@ -845,130 +845,130 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>25.31</v>
       </c>
       <c r="Q4" s="4">
         <v>7.67</v>
       </c>
       <c r="R4" s="4">
         <v>30.32</v>
       </c>
       <c r="S4" s="4">
         <v>41</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>11.78</v>
       </c>
       <c r="Q5" s="4">
         <v>8.03</v>
       </c>
       <c r="R5" s="4">
         <v>68.13</v>
       </c>
       <c r="S5" s="4">
         <v>39</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>