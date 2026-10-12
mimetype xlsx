--- v6 (2026-08-28)
+++ v7 (2026-10-12)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/09895</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying of distribution of HDPE pipeline and providing FHTC for Garochira area, Makrapara PWSS under Alipurduar Division, PHE DTE.</t>
   </si>
   <si>
     <t>Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division,JUNIOR ENGINEER,RWS Falakata Block</t>
   </si>
   <si>
     <t>ORD/000478/2021-2022</t>
   </si>
   <si>
     <t>2897/ALD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline near existing PH No-01 village for the Makrapara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000554/2021-2022</t>
   </si>
   <si>
     <t>3046/ALD</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>20/04/2022</t>
   </si>
   <si>
     <t>Construction of Pump House, Boundary Wall, and Tube well Boring by ODEX-195 method of drilling including Rising main for MAKRAPARA Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
@@ -808,51 +808,51 @@
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>33.9</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>