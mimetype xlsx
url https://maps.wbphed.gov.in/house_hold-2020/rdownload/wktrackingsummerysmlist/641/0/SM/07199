--- v6 (2026-08-28)
+++ v7 (2026-10-12)
@@ -173,51 +173,51 @@
   <si>
     <t>118/21-22/PFMS</t>
   </si>
   <si>
     <t>08/09/2021</t>
   </si>
   <si>
     <t>SHIVAM SERVICE STATION</t>
   </si>
   <si>
     <t>Laying of distribution of HDPE pipeline and providing FHTC for Garochira area, Makrapara PWSS under Alipurduar Division, PHE DTE.</t>
   </si>
   <si>
     <t>Birpara Sub Division,JUNIOR ENGINEER,RWS Falakata Block</t>
   </si>
   <si>
     <t>ORD/000478/2021-2022</t>
   </si>
   <si>
     <t>2897/ALD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Water supply for Makrapara Kali Mandir at Makarapara within Birpara Sub-Division under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000558/2021-2022</t>
   </si>
   <si>
     <t>3216/ALD</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>14/05/2022</t>
   </si>
   <si>
     <t>RATAN DUTTA</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline near existing PH No-01 village for the Makrapara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
@@ -1069,51 +1069,51 @@
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>33.9</v>
       </c>
       <c r="Q7" s="4">
         <v>19.97</v>
       </c>
       <c r="R7" s="4">
         <v>58.91</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>