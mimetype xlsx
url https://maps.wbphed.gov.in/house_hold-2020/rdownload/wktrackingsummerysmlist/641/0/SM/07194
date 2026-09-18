--- v3 (2026-08-28)
+++ v4 (2026-09-18)
@@ -173,51 +173,51 @@
   <si>
     <t>06/11/2020</t>
   </si>
   <si>
     <t>TAPAN CHANDA</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Extension pipeline (HDPE) for providing FHTC at 28th and 29th mile busty area under Jainti Water Supply Scheme, Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division,HQ-A.E</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000224/2021-2022</t>
   </si>
   <si>
     <t>1576/ALD</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>