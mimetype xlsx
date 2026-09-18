--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -155,51 +155,51 @@
   <si>
     <t>03/09/2020</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Laying HDPE pipe , Road crossing and other misc woks related to Radharani WSS under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000272/2021-2022</t>
   </si>
   <si>
     <t>1838/ALD</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>Balance work of office cum Godown at Radharani WSS under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000273/2021-2022</t>
   </si>