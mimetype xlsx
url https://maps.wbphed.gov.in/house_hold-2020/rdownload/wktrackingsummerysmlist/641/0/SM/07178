--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -200,51 +200,51 @@
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>BENGAL YOUTH UN EMPLOYED ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Laying Distribution line of UPVC and DI with providing FHTC Connection for the Salkumar and Munshipara Water Supply Scheme Area under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division,RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000196/2021-2022</t>
   </si>
   <si>
     <t>1317/ALD</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>08/10/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara Jal Swapna at Munshipara WSS under Alipurduar Division, PHE Dte. Part-5</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000278/2021-2022</t>
   </si>
   <si>
     <t>1845/ALD</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
     <t>RATAN DUTTA</t>
   </si>
@@ -257,51 +257,51 @@
   <si>
     <t>1846/ALD</t>
   </si>
   <si>
     <t>AASHIRBAD ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Construction of approach road &amp; car parking area with paver block &amp; chequered tiles at Jainty WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000331/2021-2022</t>
   </si>
   <si>
     <t>2107/ALD</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>