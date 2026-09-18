--- v3 (2026-08-28)
+++ v4 (2026-09-18)
@@ -206,51 +206,51 @@
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>TAPASH KUMAR BHOWMICK</t>
   </si>
   <si>
     <t>Laying Distribution line of UPVC and DI with providing FHTC Connection for the Salkumar and Munshipara Water Supply Scheme Area under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division,RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000196/2021-2022</t>
   </si>
   <si>
     <t>1317/ALD</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>08/10/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Supply of different materials for Alipurduar divisional stackyard under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division,Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,Birpara Sub Division,RWS Alipurduar - II Block,RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000556/2021-2022</t>
   </si>
   <si>
     <t>855/ALD</t>
   </si>
   <si>
     <t>31/08/2021</t>
   </si>
   <si>
     <t>30/09/2021</t>
   </si>