--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>F.H.T.C Under Jaldhara/Jalswapna including retrofitting of existing distribution System under the command area of Birpara (APD) Piped Water Supply Scheme (Phase-1)</t>
   </si>
   <si>
     <t>SM/07175</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing House connection for Birpara water supply scheme at Alipurduar -I Block under Alipuduar Division, P.H.E. Dte. Part-II</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - I Block</t>
+  </si>
+  <si>
+    <t>ORD/000203/2020-2021</t>
+  </si>
+  <si>
+    <t>1157/ALD</t>
+  </si>
+  <si>
+    <t>15/12/2020</t>
+  </si>
+  <si>
+    <t>13/02/2021</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing House connection for Birpara water supply scheme at Alipurduar -I Block under Alipuduar Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000099/2020-2021</t>
+  </si>
+  <si>
+    <t>720/ALD</t>
+  </si>
+  <si>
+    <t>22/09/2020</t>
+  </si>
+  <si>
+    <t>22/10/2020</t>
+  </si>
+  <si>
+    <t>KAMALESH ROY</t>
+  </si>
+  <si>
     <t>Laying of Distribution Line (HDPE and DI) for retrofitting of FHTC for BIRPARA WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar RWS</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000360/2020-2021</t>
   </si>
   <si>
     <t>1754/ALD</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
     <t>05/04/2021</t>
   </si>
   <si>
     <t>BILTU DAS</t>
   </si>
   <si>
+    <t>Repairing of office Quarter and construction of attached toilet for Assistant Engineer Chamber of Birpara Sub-Division Office under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2021-2022</t>
+  </si>
+  <si>
+    <t>1853/ALD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of damaged pipe line, arrangement of water supply pipe line on emergency basis and other works due to widening and strengthening of PWD road at Sonapur PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000269/2021-2022</t>
+  </si>
+  <si>
+    <t>1835/ALD</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>09/01/2022</t>
+  </si>
+  <si>
+    <t>HARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension and replacement of damaged pipeline and providing FHTC at Alipurduar Birpara Bazar Chowpathi and surrounding area under Birpara PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2021-2022</t>
+  </si>
+  <si>
+    <t>1308/ALD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>Laying of 90mm &amp; 110 mm dia UPVC pipeline for Bholardabri Water Supply Scheme uner Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000331/2020-2021</t>
+  </si>
+  <si>
+    <t>1467/ALD</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>11/03/2021</t>
+  </si>
+  <si>
     <t>Providing House Connection (FHTC) at Birpara (APD) WSS under Alipurduar Division, PHE Dte. Part-7</t>
   </si>
   <si>
     <t>ORD/000342/2021-2022</t>
   </si>
   <si>
     <t>2118/ALD</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
-    <t>DAS CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Extension and replacement of damaged pipeline and providing FHTC at surrounding area of Alipurduar ITI College area under Birpara PWSS. Alipurduar-I Block under Alipurduar Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000327/2021-2022</t>
   </si>
   <si>
     <t>2200/ALD</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>12/03/2022</t>
   </si>
   <si>
-    <t>Providing House connection for Birpara water supply scheme at Alipurduar -I Block under Alipuduar Division, P.H.E. Dte. Part-II</t>
-[...46 lines deleted...]
-  <si>
     <t>Providing House Connection (FHTC) at Birpara (APD) WSS under Alipurduar Division, PHE Dte.Part-6</t>
   </si>
   <si>
     <t>ORD/000341/2021-2022</t>
   </si>
   <si>
     <t>2117/ALD</t>
-  </si>
-[...52 lines deleted...]
-    <t>11/03/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,636 +847,636 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>47.98</v>
+        <v>29.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>61</v>
+        <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5</v>
+        <v>4.98</v>
       </c>
       <c r="Q4" s="4">
+        <v>9.96</v>
+      </c>
+      <c r="R4" s="4">
+        <v>200</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>42.69</v>
+        <v>47.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.21</v>
       </c>
       <c r="S5" s="4">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>29.9</v>
+        <v>4.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S6" s="4">
         <v>97</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>43.41</v>
+        <v>2.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>2.56</v>
+        <v>43.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>30.07</v>
       </c>
       <c r="S8" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>5</v>
+        <v>5.08</v>
       </c>
       <c r="Q9" s="4">
+        <v>10.16</v>
+      </c>
+      <c r="R9" s="4">
+        <v>199.89</v>
+      </c>
+      <c r="S9" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>4.91</v>
+        <v>5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.59</v>
       </c>
       <c r="S10" s="4">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>4.98</v>
+        <v>42.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.98</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>5.08</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.08</v>
+        <v>5</v>
       </c>
       <c r="R12" s="4">
-        <v>99.94</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>191.51</v>
       </c>
       <c r="P13" s="8">
-        <v>10.06</v>
+        <v>84.18</v>
       </c>
       <c r="Q13" s="8">
-        <v>5.25</v>
+        <v>43.95</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>