--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -1178,54 +1178,54 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P9" s="4">
         <v>16.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>