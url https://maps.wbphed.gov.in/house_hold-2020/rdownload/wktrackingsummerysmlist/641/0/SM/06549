--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,174 +107,174 @@
   <si>
     <t>Dimdima Tea Garden Area Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/06549</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Quotation for New service connection , Dim Dima T.G Z-II, T/W No. I. Application No. 4002574464</t>
   </si>
   <si>
     <t>VCH/001104/2020-2021</t>
   </si>
   <si>
     <t>182/20-21</t>
   </si>
   <si>
     <t>08/12/2020</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Quotation for New service connection , Dim Dima T.G Z-II,T/W No. II. Application No. 4002574470</t>
+  </si>
+  <si>
+    <t>VCH/001107/2020-2021</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection , Dim Dima T.G Z-I, T/W No. I. Application No. 4002574458</t>
+  </si>
+  <si>
+    <t>VCH/001105/2020-2021</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection , Dim Dima T.G Z-I, T/W No. II. Application No. 4002574462</t>
+  </si>
+  <si>
+    <t>VCH/001106/2020-2021</t>
+  </si>
+  <si>
     <t>Quotation for New service connection , Dim Dima T.G Z-II, T/W No. II. Application No. 4002574470</t>
   </si>
   <si>
     <t>VCH/001693/2019-2020</t>
   </si>
   <si>
     <t>04/02/2020</t>
   </si>
   <si>
-    <t>Quotation for New service connection , Dim Dima T.G Z-II,T/W No. II. Application No. 4002574470</t>
-[...14 lines deleted...]
-    <t>VCH/001106/2020-2021</t>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II, ZONE- II under DIM DIMA T.G W/S Scheme. In the dist. Of ALIPURDUAR</t>
+  </si>
+  <si>
+    <t>ORD/000512/2021-2022</t>
+  </si>
+  <si>
+    <t>819/NMD-II</t>
+  </si>
+  <si>
+    <t>13/07/2021</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at pump House No.-I, Zone-II under Dim Dima Tea Garden Water supply scheme Under Northern Mechanical Division-II P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2021-2022</t>
+  </si>
+  <si>
+    <t>1106/NMD-II</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>B.B CONCERNED</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at pump House No.-I, Zone-I under Dim Dima Tea Garden Water supply scheme Under Northern Mechanical Division-II P.H.E Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000642/2021-2022</t>
+  </si>
+  <si>
+    <t>1105/NMD-II</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. I , Zone-II Under Dim Dima T.G W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000203/2021-2022</t>
   </si>
   <si>
     <t>813/NMD-II</t>
   </si>
   <si>
-    <t>13/07/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>DIPA CHHETRI</t>
   </si>
   <si>
+    <t>Operation &amp; guarding of the pumping machinery at Pump House No. II ,Zone- I, under DIM DIMA TG W/S Scheme, in the dist. Of Alipurduar P.H.E.,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000773/2021-2022</t>
+  </si>
+  <si>
+    <t>204/AMSD</t>
+  </si>
+  <si>
+    <t>24/06/2021</t>
+  </si>
+  <si>
+    <t>24/07/2021</t>
+  </si>
+  <si>
+    <t>M/S DE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II, ZONE - I under DIM DIMA W/S Scheme. In the dist. Of ALIPURDUAR</t>
+  </si>
+  <si>
+    <t>ORD/000513/2021-2022</t>
+  </si>
+  <si>
+    <t>820/NMD-II</t>
+  </si>
+  <si>
     <t>Operation and Guarding of pumping machinery at pump house No. I , Zone-I under Dim Dima T.G W/S Scheme in the dist. of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000243/2021-2022</t>
   </si>
   <si>
     <t>814/NMD-II</t>
   </si>
   <si>
     <t>M/S KUNDU CONSTRUCTION</t>
-  </si>
-[...67 lines deleted...]
-    <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,106 +867,108 @@
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="4"/>
+      <c r="L4" s="4" t="s">
+        <v>28</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>0.85</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>0.85</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
@@ -976,56 +978,56 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P6" s="4">
         <v>0.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
@@ -1035,65 +1037,63 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P7" s="4">
         <v>0.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
@@ -1164,178 +1164,178 @@
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>2.97</v>
+        <v>3.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>2.97</v>
+        <v>3.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.17</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>3.18</v>
+        <v>2.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
@@ -1347,113 +1347,113 @@
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
         <v>0.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>3.17</v>
+        <v>2.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
@@ -1505,54 +1505,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>22.71</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>27.94</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>