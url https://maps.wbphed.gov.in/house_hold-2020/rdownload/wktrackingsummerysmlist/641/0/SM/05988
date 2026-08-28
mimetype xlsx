--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -104,105 +104,105 @@
   <si>
     <t>Construction of RBTW with India Mark-II hand pump under NRDWP 2016-17 [141 Nos.]</t>
   </si>
   <si>
     <t>SM/05988</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply of Fuel &amp; Other Consumable items</t>
   </si>
   <si>
     <t>VCH/000084/2020-2021</t>
   </si>
   <si>
     <t>39/W/20-21</t>
   </si>
   <si>
     <t>03/04/2020</t>
   </si>
   <si>
     <t>M/S MILLENNIUM FUEL CENTRE</t>
   </si>
   <si>
+    <t>Fabricating of 128mm ID M.S Top of Cashing Shoe (Bit Tube) at Banarhat for construction of spot sources tube well under Northern Mechanical Sub-Division (D), P.H.E, Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000450/2021-2022</t>
+  </si>
+  <si>
+    <t>84/DSD</t>
+  </si>
+  <si>
+    <t>28/07/2021</t>
+  </si>
+  <si>
+    <t>04/08/2021</t>
+  </si>
+  <si>
+    <t>R.K.ENTERPRISES</t>
+  </si>
+  <si>
     <t>Construction of platform and installation of IM-II hand pump / extra deep tube well in the district of Darjeeling (plains) /Jalpaiguri / Alipurduar under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000198/2021-2022</t>
   </si>
   <si>
     <t>50/DSD</t>
   </si>
   <si>
     <t>10/06/2021</t>
   </si>
   <si>
     <t>25/06/2021</t>
   </si>
   <si>
     <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Platform and Installation of IM-II Hand Pump / Extra Deep Tube well in the dist. Of Darjeeling / Jalpaiguri / Alipurduar in the different RBTW (Spot Source) under Northern Mechanical Sub-Division (Drilling), PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000717/2020-2021</t>
   </si>
   <si>
     <t>682/DSD</t>
   </si>
   <si>
     <t>12/02/2021</t>
   </si>
   <si>
     <t>27/02/2021</t>
-  </si>
-[...16 lines deleted...]
-    <t>R.K.ENTERPRISES</t>
   </si>
   <si>
     <t>Surrender unspent Jal Jeevan Mission Fund to Jal Jeevan Mission West Bengal ESCROW AC</t>
   </si>
   <si>
     <t>VCH/001782/2021-2022</t>
   </si>
   <si>
     <t>295/W/21-22</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>JAL JEEVAN MISSION WEST BENGAL ESCROW AC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -823,51 +823,51 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -881,115 +881,115 @@
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>