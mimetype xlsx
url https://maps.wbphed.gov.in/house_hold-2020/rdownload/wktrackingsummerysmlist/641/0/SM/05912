--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -122,135 +122,135 @@
   <si>
     <t>143/19-20</t>
   </si>
   <si>
     <t>19/02/2020</t>
   </si>
   <si>
     <t>GENESIS ADVERTISING PVT.LTD.</t>
   </si>
   <si>
     <t>Quotation for New service connection , Dekhlapara, T/W No. III. Application No. 4002574447</t>
   </si>
   <si>
     <t>VCH/001108/2020-2021</t>
   </si>
   <si>
     <t>171/20-21</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Birpara - Madarihat block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2021-2022</t>
+  </si>
+  <si>
+    <t>1069/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II ,Under DEKHLAPARA TG W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000372/2021-2022</t>
   </si>
   <si>
     <t>735/NMD-II</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
+    <t>Supply &amp; delivery of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at Dekhlapara T.G P/H No.-I , Birpara p/H No.I, Paschim Khairbari P/H No.II ,Gargenda P/h No.II, Dhumchipara P/HNo.I in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000522/2021-2022</t>
+  </si>
+  <si>
+    <t>1070/NMD-II</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Operation &amp; guarding of the pumping machinery at Pump House No. III under DEKHLAPARA TG W/S Scheme, in the dist. Of Alipurduar P.H.E.,Dte.</t>
   </si>
   <si>
     <t>ORD/000448/2021-2022</t>
   </si>
   <si>
     <t>74/AMSD</t>
   </si>
   <si>
     <t>28/04/2021</t>
   </si>
   <si>
     <t>28/07/2021</t>
   </si>
   <si>
     <t>DEY ENTERPRISE (MALDA)</t>
   </si>
   <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I, Under DEKHLAPARA TG W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2021-2022</t>
+  </si>
+  <si>
+    <t>718/NMD-II</t>
+  </si>
+  <si>
+    <t>QUAZI NOZRUL ISLAM</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. III , Under DEKHLAPARA TG W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000350/2021-2022</t>
   </si>
   <si>
     <t>717/NMD-II</t>
-  </si>
-[...40 lines deleted...]
-    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Withdrawing &amp; installation of 12.5 HP Submersible pump machinery and repairing the same under DEKHLAPARA TG WATER SUPPLY SCHEME,P/H No-I under Northern Mechanical Division-II Phe. Dte. In the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000842/2021-2022</t>
   </si>
   <si>
     <t>235/AMSD</t>
   </si>
   <si>
     <t>09/07/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>PRAGATI CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -933,51 +933,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>2.97</v>
+        <v>4.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -992,51 +992,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.75</v>
+        <v>2.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
@@ -1048,231 +1048,231 @@
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>2.97</v>
+        <v>3.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>2.97</v>
+        <v>0.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>4.72</v>
+        <v>2.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>3.76</v>
+        <v>2.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>