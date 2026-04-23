--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -914,54 +914,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>10.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.22</v>
+        <v>20.43</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1091,54 +1091,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>8.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1152,54 +1152,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>8.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.93</v>
       </c>
       <c r="S9" s="4">
         <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1396,54 +1396,54 @@
       <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>16.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.83</v>
       </c>
       <c r="S11" s="4">
         <v>69</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1455,54 +1455,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P12" s="4">
         <v>0.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1518,54 +1518,54 @@
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
         <v>4.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1615,54 +1615,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>62.23</v>
       </c>
       <c r="P15" s="8">
-        <v>10.22</v>
+        <v>44.63</v>
       </c>
       <c r="Q15" s="8">
-        <v>16.42</v>
+        <v>71.72</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>