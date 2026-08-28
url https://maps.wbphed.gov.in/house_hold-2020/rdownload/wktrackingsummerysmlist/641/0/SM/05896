--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -80,267 +80,267 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Madarihat</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>Hantupara Tea Garden Area Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/05896</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying of DI/MS/HDPE pipeline for the Hantapara WSS (Jamtala Area) under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division,RWS Madarihat - Birpara Block</t>
+  </si>
+  <si>
+    <t>ORD/000323/2020-2021</t>
+  </si>
+  <si>
+    <t>1455/ALD</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>11/03/2021</t>
+  </si>
+  <si>
+    <t>M/S SURAJIT DEY &amp; CO</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>Hantupara Tea Garden Area Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Birpara - Madarihat block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2021-2022</t>
+  </si>
+  <si>
+    <t>1069/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery of Electro Mechanical components at HANTAPARA TEA GARDEN Water Supply Scheme IN THE Dist OF ALIPURDUAR under NMD-II,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000568/2020-2021</t>
   </si>
   <si>
     <t>1426/NMD-II</t>
   </si>
   <si>
     <t>28/01/2021</t>
   </si>
   <si>
     <t>27/02/2021</t>
   </si>
   <si>
     <t>MUSTAFI CONCERN</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II under HANTUPARA TG W/S Scheme. In the dist. Of ALIPURDUAR</t>
   </si>
   <si>
     <t>ORD/000497/2021-2022</t>
   </si>
   <si>
     <t>759/NMD-II</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No.I , Under HANTAPARA TG W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000348/2021-2022</t>
   </si>
   <si>
     <t>715/NMD-II</t>
   </si>
   <si>
     <t>GEETA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of pathway &amp; land development 1no TW (HWS) of Purba Kanthalbari WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000102/2021-2022</t>
+  </si>
+  <si>
+    <t>901/ALD</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>03/10/2021</t>
+  </si>
+  <si>
+    <t>PINTU SAHA</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline for Hantapara Topline under Hatapara WSS within Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>ORD/000429/2021-2022</t>
+  </si>
+  <si>
+    <t>2627/ALD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and fitting fixing of LED fixture inplace of old damage LED at PHE compound of Hantapara TG W/S scheme in the dist. Alipurduar under, NMD-II ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000445/2022-2023</t>
+  </si>
+  <si>
+    <t>187/AMSD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
     <t>Supply, delivery,of Electro mechanical components at Hantapara T.G Water Supply Scheme &amp; adjoining mouzas in the dist of ALIPURDUAR under NMD-II PHE.Dte Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000886/2021-2022</t>
   </si>
   <si>
     <t>418/NMD-II</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Alipurduar Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; delivery of Desktop CPU-AMD Ryzen5 2400, H320 Gigabyte Mother Board, 8GB DDR4 Ram, ATX Cabinet, SMPS 450 Watt,240 GB SSD,1 TB HDD &amp; Epson printer L-1100 for the use at office of the Assistant Engineer, Alipurduar Sadar Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>ORD/000240/2022-2023</t>
   </si>
   <si>
     <t>1150/ALD</t>
   </si>
   <si>
     <t>02/08/2022</t>
   </si>
   <si>
     <t>09/08/2022</t>
   </si>
   <si>
     <t>CYBER NET</t>
   </si>
   <si>
     <t>Quotation for Burnt meter at HANTAPARA T.G, T/W no. II , Consumer ID: 402250022,Application no. 4002972224</t>
   </si>
   <si>
     <t>VCH/001294/2022-2023</t>
   </si>
   <si>
     <t>BP-49/22-23</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...100 lines deleted...]
-    <t>PINTU SAHA</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of 15KVA Servo Motor operated Copper wound line voltage corrector for Hantapara TG W/S Scheme at T/W No. III in the dist. of Alipurduar under Northern Mechanical Division-II P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000962/2023-2024</t>
   </si>
   <si>
     <t>314/AMSD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>M/S A.D. ENTERPRISE</t>
   </si>
@@ -893,776 +893,776 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.22</v>
+        <v>8.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>20.43</v>
+        <v>2.22</v>
       </c>
       <c r="R3" s="4">
-        <v>200</v>
+        <v>24.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.97</v>
+        <v>4.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.97</v>
+        <v>10.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.3</v>
+        <v>2.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.3</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.99</v>
+        <v>2.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.09</v>
+        <v>4.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>8.92</v>
+        <v>16.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.22</v>
+        <v>11.95</v>
       </c>
       <c r="R9" s="4">
-        <v>24.93</v>
+        <v>73.83</v>
       </c>
       <c r="S9" s="4">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>4.72</v>
+        <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>16.19</v>
+        <v>8.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.95</v>
+        <v>8.3</v>
       </c>
       <c r="R11" s="4">
-        <v>73.83</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>4.11</v>
+        <v>0.09</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
         <v>2.27</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>62.23</v>
       </c>
       <c r="P15" s="8">
-        <v>44.63</v>
+        <v>46.89</v>
       </c>
       <c r="Q15" s="8">
-        <v>71.72</v>
+        <v>75.35</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>