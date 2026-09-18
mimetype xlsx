--- v7 (2026-08-28)
+++ v8 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="645">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1736,264 +1736,246 @@
   <si>
     <t>ORD/000539/2023-2024</t>
   </si>
   <si>
     <t>896/ALD</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>Construction of 2 no pump house, 2no boundary wall, 2 nos TW boring ODEX-165 and laying of HDPE pipeline, FTHC and platform &amp; allied works for Chota Jaigaon under JDA PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000490/2023-2024</t>
   </si>
   <si>
     <t>746/ALD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
-    <t>Temporary engagement of 4 (Four) nos. worker (retired Clerk or equivalent cadre) on contract basis through agency at Alipurduar Division, Alipurduar Sadar Sub-Division, Birpara Sub-Division and Alipurduar RWS Sub-Division, P.H.E. Dte. for the month of July¿2024 to June¿2025 (12 months),</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000031/2024-2025</t>
+  </si>
+  <si>
+    <t>4262/ALD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>New service connection charge for LT Bulk at Jaigaon W/S/S</t>
+  </si>
+  <si>
+    <t>BILL/02423/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-521</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>Provisional quotation for Bulk Power supply for your proposed premises at Executive Engineer, NMD-II,PHE Dte, Jaigaon Clear water pumping station near Jaigaon Auditorium Ground,Alipurduar.</t>
+  </si>
+  <si>
+    <t>BILL/02381/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-512</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Reparing of Pump House at 4th site of Jaigaon PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000600/2024-2025</t>
+  </si>
+  <si>
+    <t>5430/ALD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>Reparing of Pump House at 2nd site of Jaigaon PWSS Under Alipurduar Division PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000599/2024-2025</t>
+  </si>
+  <si>
+    <t>5429/ALD</t>
+  </si>
+  <si>
+    <t>Modification Work in Connection with Supply, delivery, installation low lift Submersible Pumping machinery at river bed tubewells in the river Torsa under Jaigaon Development Authority water Supply Scheme in the district of Aliupurduar under Northern Mechanical Division-II,PHE.Dte in the Dist of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>1135/NMD-II</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Joygaon Water Supply Scheme(JDA) TW No.-V and VI (Add ) chhota joygaon under NMD-II,PHE.Dte,Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2025-2026</t>
+  </si>
+  <si>
+    <t>1120/NMD-II</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>D.K AND SONS</t>
+  </si>
+  <si>
+    <t>RTOR000057/2024-2025</t>
+  </si>
+  <si>
+    <t>4779/ALD</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and Installation of 40 KVA Servo Motor Operated Copper wound line voltage corrector at P/H-II under Zone Il under Jaygaon Development Programe under NMD-II, PHE Dte, Alipurduar,1202/NMD-II,24-11-2020, RA-II &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02417/2024-2025</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and Installation of 40 KVA Servo Motor Operated Copper wound line voltage corrector at P/H-IV under Zone IV under Jaygaon Development Programe under NMD-II, PHE Dte, Alipurduar, RA-II &amp; F,1375/NMD-II,06-03-2020</t>
+  </si>
+  <si>
+    <t>BILL/02517/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and Trial operation of Electro Mechanical components for additional tubewells of Zone III (6 nos TW) proposed for Alternative resource under piped water supply scheme for Jaigaon Development Area (JDA) Based on Sub-surface of River Torsa, in the dist. of Allpurduar.04/NMD-II,02-01-2020, RA-III &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02410/2024-2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and Trial operation of Electro Mechanical components for additional tubewells of Zone 1 (2 nos TW) proposed for Alternative resource under piped water supply scheme for Jalgaon Development Area (JDA) Based on Sub-surface of River Torsa, in the dist, of Alipurduar, RA-II,1413/NMD-II,22-09-2020</t>
+  </si>
+  <si>
+    <t>BILL/02516/2024-2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and Trial operation of Electro Mechanical components for additional tubewells of Zone II (2 nos TW) proposed for Alternative resource under piped water supply scheme for Jalgaon Development Area (JDA) Based on Sub-surface of River Torsa, in the dist, of Alipurduar.1412/NMD-II, dt.22-09-2020, RA-II &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02576/2024-2025</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and Installation of 40 KVA Servo Motor Operated Copper wound line voltage corrector at P/H-IV under Zone III under Jaygaon Development Programe under NMD-II, PHE Dte, Alipurduar.1381/NMD-II, dt.06-03-2020, RA-II &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02579/2024-2025</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for JDA PWSS PH NO-II in the dist. of Alipurduar under NMD-II</t>
+  </si>
+  <si>
+    <t>BILL/02873/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-476/24-25</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for JDA PWSS P/H NO-I Deorali Khokla in the dist. of Alipurduar under NMD-II</t>
+  </si>
+  <si>
+    <t>BILL/02874/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-475/24-25</t>
+  </si>
+  <si>
+    <t>Supply delivery and Installation of 40 KVA Servo Motor Operated Copper wound line voltage corrector at P/H-VI under Zone V under Jaygaon Development of work:: Programe under NMD-II, PHE Dte, Alipurduar.1390/NMD-II,11-03-2022, RA-II &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02414/2024-2025</t>
+  </si>
+  <si>
+    <t>M/S DE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Supply, Installation &amp; Commissioning of Gaseous Chlorination arrangement of capacity 0-1kg/hr for piped water supply scheme for Jaigaon Development Area (JDA) based no sub-surface water source of River Torsa, dist. Alipurduar,1825/NMD-II,07-11-2022,RA-II &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02461/2024-2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and Installation of 40 KVA Servo Motor Operated Copper wound line voltage corrector at P/H-II under Zone V under Jaygaon Development Programe under NMD-II, PHE Dte, Alipurduar.1379/NMD-II,06-03-2020,RA-II &amp; F</t>
+  </si>
+  <si>
+    <t>BILL/02411/2024-2025</t>
+  </si>
+  <si>
+    <t>GAP FILLING WITH HDPE PIPE LINE AT RAIGAON, JHARNA &amp; REPAIRING OF DAMAGED PIPE LINE DURING CONSTRUCTION OF DRAIN, INSTALLATION OF VALVE &amp; OTHER ALLIED WORKS FOR ZONE-I TO ZONE-V UNDER JAIGAON DEVELOPMENT AUTHORITY(JDA) PWSS UNDER ALIPURDUAR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>RWS Kumargram Block</t>
-  </si>
-[...208 lines deleted...]
-    <t>GAP FILLING WITH HDPE PIPE LINE AT RAIGAON, JHARNA &amp; REPAIRING OF DAMAGED PIPE LINE DURING CONSTRUCTION OF DRAIN, INSTALLATION OF VALVE &amp; OTHER ALLIED WORKS FOR ZONE-I TO ZONE-V UNDER JAIGAON DEVELOPMENT AUTHORITY(JDA) PWSS UNDER ALIPURDUAR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000216/2025-2026</t>
   </si>
   <si>
     <t>2922/ALD</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -2394,51 +2376,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W155"/>
+  <dimension ref="A1:W154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -10203,51 +10185,51 @@
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
         <v>543</v>
       </c>
       <c r="I128" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J128" s="13" t="s">
-        <v>34</v>
+        <v>520</v>
       </c>
       <c r="K128" s="4" t="s">
         <v>544</v>
       </c>
       <c r="L128" s="4" t="s">
         <v>545</v>
       </c>
       <c r="M128" s="4" t="s">
         <v>536</v>
       </c>
       <c r="N128" s="4" t="s">
         <v>546</v>
       </c>
       <c r="O128" s="4" t="s">
         <v>547</v>
       </c>
       <c r="P128" s="4">
         <v>53.92</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
@@ -10577,1298 +10559,1235 @@
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="I134" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J134" s="13" t="s">
+      <c r="I134" s="13"/>
+      <c r="J134" s="13"/>
+      <c r="K134" s="4" t="s">
         <v>575</v>
       </c>
-      <c r="K134" s="4" t="s">
+      <c r="L134" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="L134" s="4" t="s">
+      <c r="M134" s="4" t="s">
         <v>577</v>
       </c>
-      <c r="M134" s="4" t="s">
+      <c r="N134" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="O134" s="4" t="s">
         <v>578</v>
       </c>
-      <c r="N134" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P134" s="4">
-        <v>10.16</v>
+        <v>23.46</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="I135" s="13"/>
       <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="L135" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="M135" s="4" t="s">
         <v>582</v>
       </c>
-      <c r="L135" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N135" s="4" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>585</v>
+        <v>146</v>
       </c>
       <c r="P135" s="4">
-        <v>23.46</v>
+        <v>6.56</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="I136" s="13"/>
       <c r="J136" s="13"/>
       <c r="K136" s="4" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="O136" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P136" s="4">
-        <v>6.56</v>
+        <v>27.61</v>
       </c>
       <c r="Q136" s="4">
         <v>0</v>
       </c>
       <c r="R136" s="4">
         <v>0</v>
       </c>
       <c r="S136" s="4">
         <v>0</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="I137" s="13"/>
       <c r="J137" s="13"/>
       <c r="K137" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="L137" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="M137" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="N137" s="4" t="s">
         <v>591</v>
       </c>
-      <c r="L137" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O137" s="4" t="s">
-        <v>146</v>
+        <v>553</v>
       </c>
       <c r="P137" s="4">
-        <v>27.61</v>
+        <v>0.99</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
         <v>0</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="I138" s="13"/>
       <c r="J138" s="13"/>
       <c r="K138" s="4" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>553</v>
+        <v>243</v>
       </c>
       <c r="P138" s="4">
-        <v>0.99</v>
+        <v>0.84</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="I139" s="13"/>
+        <v>595</v>
+      </c>
+      <c r="I139" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J139" s="13"/>
       <c r="K139" s="4" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>243</v>
+        <v>117</v>
       </c>
       <c r="P139" s="4">
-        <v>0.84</v>
+        <v>84</v>
       </c>
       <c r="Q139" s="4">
         <v>0</v>
       </c>
       <c r="R139" s="4">
         <v>0</v>
       </c>
       <c r="S139" s="4">
         <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="I140" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="J140" s="13"/>
+      <c r="J140" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K140" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="L140" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="M140" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="L140" s="4" t="s">
+      <c r="N140" s="4" t="s">
         <v>604</v>
       </c>
-      <c r="M140" s="4" t="s">
+      <c r="O140" s="4" t="s">
         <v>605</v>
       </c>
-      <c r="N140" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P140" s="4">
-        <v>84</v>
+        <v>20.71</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="I141" s="13"/>
+      <c r="J141" s="13"/>
+      <c r="K141" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="L141" s="4" t="s">
         <v>607</v>
       </c>
-      <c r="I141" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K141" s="4" t="s">
+      <c r="M141" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="L141" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N141" s="4" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>612</v>
+        <v>578</v>
       </c>
       <c r="P141" s="4">
-        <v>20.71</v>
+        <v>29.02</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>581</v>
+        <v>609</v>
       </c>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="4" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="L142" s="4"/>
       <c r="M142" s="4" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>585</v>
+        <v>59</v>
       </c>
       <c r="P142" s="4">
-        <v>29.02</v>
+        <v>1.03</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="I143" s="13"/>
       <c r="J143" s="13"/>
       <c r="K143" s="4" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="P143" s="4">
         <v>1.03</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
         <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="I144" s="13"/>
       <c r="J144" s="13"/>
       <c r="K144" s="4" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="L144" s="4"/>
       <c r="M144" s="4" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="P144" s="4">
-        <v>1.03</v>
+        <v>4.35</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="I145" s="13"/>
       <c r="J145" s="13"/>
       <c r="K145" s="4" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P145" s="4">
-        <v>4.35</v>
+        <v>3.02</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
         <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="I146" s="13"/>
       <c r="J146" s="13"/>
       <c r="K146" s="4" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="L146" s="4"/>
       <c r="M146" s="4" t="s">
         <v>621</v>
       </c>
       <c r="N146" s="4" t="s">
         <v>621</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="P146" s="4">
-        <v>3.02</v>
+        <v>3.52</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
         <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="I147" s="13"/>
       <c r="J147" s="13"/>
       <c r="K147" s="4" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="L147" s="4"/>
       <c r="M147" s="4" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="P147" s="4">
-        <v>3.52</v>
+        <v>1.03</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
         <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="I148" s="13"/>
       <c r="J148" s="13"/>
       <c r="K148" s="4" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="L148" s="4"/>
+        <v>625</v>
+      </c>
+      <c r="L148" s="4" t="s">
+        <v>626</v>
+      </c>
       <c r="M148" s="4" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="P148" s="4">
-        <v>1.03</v>
+        <v>4.77</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
         <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="I149" s="13"/>
       <c r="J149" s="13"/>
       <c r="K149" s="4" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="O149" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P149" s="4">
-        <v>4.77</v>
+        <v>4.12</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
         <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="I150" s="13"/>
       <c r="J150" s="13"/>
       <c r="K150" s="4" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="L150" s="4"/>
       <c r="M150" s="4" t="s">
-        <v>634</v>
+        <v>611</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>634</v>
+        <v>611</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>146</v>
+        <v>633</v>
       </c>
       <c r="P150" s="4">
-        <v>4.12</v>
+        <v>1.01</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
         <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="I151" s="13"/>
       <c r="J151" s="13"/>
       <c r="K151" s="4" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="L151" s="4"/>
       <c r="M151" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>640</v>
+        <v>78</v>
       </c>
       <c r="P151" s="4">
-        <v>1.01</v>
+        <v>2.36</v>
       </c>
       <c r="Q151" s="4">
         <v>0</v>
       </c>
       <c r="R151" s="4">
         <v>0</v>
       </c>
       <c r="S151" s="4">
         <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="I152" s="13"/>
       <c r="J152" s="13"/>
       <c r="K152" s="4" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="L152" s="4"/>
       <c r="M152" s="4" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="P152" s="4">
-        <v>2.36</v>
+        <v>1.03</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
         <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="I153" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J153" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="K153" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="L153" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="M153" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="N153" s="4" t="s">
         <v>643</v>
       </c>
-      <c r="I153" s="13"/>
-[...10 lines deleted...]
-      </c>
       <c r="O153" s="4" t="s">
-        <v>69</v>
+        <v>559</v>
       </c>
       <c r="P153" s="4">
-        <v>1.03</v>
+        <v>197.84</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
         <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
-      <c r="A154" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A154" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="B154" s="7"/>
+      <c r="C154" s="7"/>
+      <c r="D154" s="7"/>
+      <c r="E154" s="11"/>
+      <c r="F154" s="7"/>
+      <c r="G154" s="7"/>
+      <c r="H154" s="14"/>
+      <c r="I154" s="14"/>
+      <c r="J154" s="14"/>
+      <c r="K154" s="8"/>
+      <c r="L154" s="8"/>
+      <c r="M154" s="8"/>
+      <c r="N154" s="8"/>
+      <c r="O154" s="8">
+        <v>6039.7</v>
+      </c>
+      <c r="P154" s="8">
+        <v>2095.84</v>
+      </c>
+      <c r="Q154" s="8">
+        <v>34.7</v>
+      </c>
+      <c r="R154" s="8"/>
+      <c r="S154" s="8"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
-    <row r="155" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A155:N155"/>
+    <mergeCell ref="A154:N154"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>