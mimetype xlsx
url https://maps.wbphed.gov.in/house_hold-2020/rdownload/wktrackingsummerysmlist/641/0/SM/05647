--- v8 (2026-09-18)
+++ v9 (2026-10-12)
@@ -1157,50 +1157,53 @@
   <si>
     <t>ORD/000486/2021-2022</t>
   </si>
   <si>
     <t>2910/ALD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>Supply and delivery of Standby Submersible pump for JDA piped water supply scheme , Z- V under NMD-II , Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000851/2021-2022</t>
   </si>
   <si>
     <t>630/AMSD</t>
   </si>
   <si>
     <t>Laying of Rising Main (by using metal Pipes) and installation of pressure filters of Zone-II for JDA (Jaigaon Development Authority) Area Water Supply Scheme under Alipurduar District.</t>
   </si>
   <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
     <t>ORD/000001/2022-2023</t>
   </si>
   <si>
     <t>11/ALD</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>CONTINUATION ORDER FOR Supply, installation, commissioning and trial operation of Electro Mechanical components for Additional Tube wells of Zone I (2 nos TW) proposed for Alternative source of River Torsa,in the dist of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000796/2022-2023</t>
   </si>
   <si>
     <t>1667/NMD-II</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>25/12/2022</t>
   </si>
   <si>
     <t>ORD/000829/2022-2023</t>
@@ -1574,53 +1577,50 @@
   <si>
     <t>Providing Power Supply Arrangement at WTP to feed safe drinking water at Zone I &amp; II of Jaigaon Development Area (JDA) water supply scheme under Northern Mechanical Division II,PHE Dte in the district of Alipurduar.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
   </si>
   <si>
     <t>ORD/001118/2023-2024</t>
   </si>
   <si>
     <t>2864/NMD-II</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>14/02/2024</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
     <t>Construction of LT Panel House (16m x 5m) for JDA PWSS under Alipurduar Division PHE Dte</t>
   </si>
   <si>
-    <t>RWS Kalchini Block,RWS Kumargram Block</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>91/ALD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>Quotation for new service connection at jaigaon TW No- II</t>
   </si>
   <si>
     <t>BILL/00038/2022-2023</t>
   </si>
   <si>
     <t>BP-124/22-23</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>QUOTATION FOR EARNEST MONEY DEPOSITION FOR BULK POWER SUPPLY AT JAIGAON CLEAR WATER PUMPING STATION.</t>
@@ -1652,51 +1652,51 @@
   <si>
     <t>Providing FHTC from existing distribution system as per specification for JAIGAON PWSS (Part-1) under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>169/ALD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing FHTC from existing distribution system as per specification for JAIGAON PWSS (Part-2) under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000379/2023-2024</t>
   </si>
   <si>
     <t>170/ALD</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>09/01/2025</t>
   </si>
   <si>
     <t>AMBITIOUS ENTERPRISE</t>
   </si>
   <si>
     <t>16 nos Tubewell fencing work at Torsha river bed by boulder apron with RBT and other allied works at JDA Zone-I PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000406/2024-2025</t>
   </si>
   <si>
     <t>4541/ALD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>D.K &amp; SONS</t>
   </si>
   <si>
     <t>Supplying &amp; Laying of MS &amp; CIDI pipe's for Raw Water Rising and clear Water Rising main at JDA PWSS under Alipurduar Division, PHE Dte. under North Bengal Circle-I, PHE Dte.</t>
   </si>
@@ -7723,1841 +7723,1841 @@
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
         <v>380</v>
       </c>
       <c r="I88" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>34</v>
+        <v>381</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M88" s="4" t="s">
         <v>363</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="O88" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P88" s="4">
         <v>206.76</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="O89" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P89" s="4">
         <v>0.85</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="O90" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P90" s="4">
         <v>2.66</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13"/>
       <c r="K91" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M91" s="4" t="s">
         <v>370</v>
       </c>
       <c r="N91" s="4" t="s">
         <v>371</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="P91" s="4">
         <v>2.02</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I92" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J92" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M92" s="4" t="s">
         <v>356</v>
       </c>
       <c r="N92" s="4" t="s">
         <v>357</v>
       </c>
       <c r="O92" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P92" s="4">
         <v>5.02</v>
       </c>
       <c r="Q92" s="4">
         <v>5.02</v>
       </c>
       <c r="R92" s="4">
         <v>100</v>
       </c>
       <c r="S92" s="4">
         <v>67</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J93" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M93" s="4" t="s">
         <v>370</v>
       </c>
       <c r="N93" s="4" t="s">
         <v>371</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="P93" s="4">
         <v>1.09</v>
       </c>
       <c r="Q93" s="4">
         <v>1.09</v>
       </c>
       <c r="R93" s="4">
         <v>100</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J94" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M94" s="4" t="s">
         <v>370</v>
       </c>
       <c r="N94" s="4" t="s">
         <v>371</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="P94" s="4">
         <v>1.09</v>
       </c>
       <c r="Q94" s="4">
         <v>1.09</v>
       </c>
       <c r="R94" s="4">
         <v>100</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J95" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="O95" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P95" s="4">
         <v>3.32</v>
       </c>
       <c r="Q95" s="4">
         <v>3.3</v>
       </c>
       <c r="R95" s="4">
         <v>99.17</v>
       </c>
       <c r="S95" s="4">
         <v>67</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="I96" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J96" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="M96" s="4" t="s">
         <v>356</v>
       </c>
       <c r="N96" s="4" t="s">
         <v>357</v>
       </c>
       <c r="O96" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P96" s="4">
         <v>5.02</v>
       </c>
       <c r="Q96" s="4">
         <v>5.02</v>
       </c>
       <c r="R96" s="4">
         <v>100</v>
       </c>
       <c r="S96" s="4">
         <v>62</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O97" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P97" s="4">
         <v>10.82</v>
       </c>
       <c r="Q97" s="4">
         <v>10.45</v>
       </c>
       <c r="R97" s="4">
         <v>96.61</v>
       </c>
       <c r="S97" s="4">
         <v>63</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J98" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="O98" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P98" s="4">
         <v>4.75</v>
       </c>
       <c r="Q98" s="4">
         <v>4.64</v>
       </c>
       <c r="R98" s="4">
         <v>97.76</v>
       </c>
       <c r="S98" s="4">
         <v>62</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I99" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J99" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="O99" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P99" s="4">
         <v>4.86</v>
       </c>
       <c r="Q99" s="4">
         <v>4.85</v>
       </c>
       <c r="R99" s="4">
         <v>99.59</v>
       </c>
       <c r="S99" s="4">
         <v>67</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="I100" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J100" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="O100" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P100" s="4">
         <v>36.35</v>
       </c>
       <c r="Q100" s="4">
         <v>36.2</v>
       </c>
       <c r="R100" s="4">
         <v>99.61</v>
       </c>
       <c r="S100" s="4">
         <v>67</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="I101" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J101" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="O101" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P101" s="4">
         <v>3.32</v>
       </c>
       <c r="Q101" s="4">
         <v>3.3</v>
       </c>
       <c r="R101" s="4">
         <v>99.17</v>
       </c>
       <c r="S101" s="4">
         <v>61</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I102" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J102" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O102" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P102" s="4">
         <v>4.09</v>
       </c>
       <c r="Q102" s="4">
         <v>4.03</v>
       </c>
       <c r="R102" s="4">
         <v>98.69</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I103" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J103" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="O103" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P103" s="4">
         <v>53.59</v>
       </c>
       <c r="Q103" s="4">
         <v>53.56</v>
       </c>
       <c r="R103" s="4">
         <v>99.94</v>
       </c>
       <c r="S103" s="4">
         <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I104" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J104" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="O104" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P104" s="4">
         <v>64.64</v>
       </c>
       <c r="Q104" s="4">
         <v>64.58</v>
       </c>
       <c r="R104" s="4">
         <v>99.9</v>
       </c>
       <c r="S104" s="4">
         <v>0</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I105" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J105" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M105" s="4" t="s">
         <v>356</v>
       </c>
       <c r="N105" s="4" t="s">
         <v>357</v>
       </c>
       <c r="O105" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P105" s="4">
         <v>5.02</v>
       </c>
       <c r="Q105" s="4">
         <v>5.02</v>
       </c>
       <c r="R105" s="4">
         <v>100</v>
       </c>
       <c r="S105" s="4">
         <v>61</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J106" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P106" s="4">
         <v>1.51</v>
       </c>
       <c r="Q106" s="4">
         <v>1.51</v>
       </c>
       <c r="R106" s="4">
         <v>99.96</v>
       </c>
       <c r="S106" s="4">
         <v>0</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O107" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P107" s="4">
         <v>4.7</v>
       </c>
       <c r="Q107" s="4">
         <v>4.48</v>
       </c>
       <c r="R107" s="4">
         <v>95.41</v>
       </c>
       <c r="S107" s="4">
         <v>0</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J108" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="P108" s="4">
         <v>0.99</v>
       </c>
       <c r="Q108" s="4">
         <v>0.99</v>
       </c>
       <c r="R108" s="4">
         <v>100</v>
       </c>
       <c r="S108" s="4">
         <v>0</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J109" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="P109" s="4">
         <v>0.99</v>
       </c>
       <c r="Q109" s="4">
         <v>0.99</v>
       </c>
       <c r="R109" s="4">
         <v>100</v>
       </c>
       <c r="S109" s="4">
         <v>0</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J110" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M110" s="4" t="s">
         <v>356</v>
       </c>
       <c r="N110" s="4" t="s">
         <v>357</v>
       </c>
       <c r="O110" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P110" s="4">
         <v>5.02</v>
       </c>
       <c r="Q110" s="4">
         <v>5.02</v>
       </c>
       <c r="R110" s="4">
         <v>100</v>
       </c>
       <c r="S110" s="4">
         <v>66</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J111" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="O111" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P111" s="4">
         <v>30.59</v>
       </c>
       <c r="Q111" s="4">
         <v>30.55</v>
       </c>
       <c r="R111" s="4">
         <v>99.87</v>
       </c>
       <c r="S111" s="4">
         <v>60</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I112" s="13"/>
       <c r="J112" s="13"/>
       <c r="K112" s="4" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="O112" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P112" s="4">
         <v>0.05</v>
       </c>
       <c r="Q112" s="4">
         <v>0</v>
       </c>
       <c r="R112" s="4">
         <v>0</v>
       </c>
       <c r="S112" s="4">
         <v>0</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="I113" s="13"/>
       <c r="J113" s="13"/>
       <c r="K113" s="4" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="O113" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P113" s="4">
         <v>0.09</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
         <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="I114" s="13"/>
       <c r="J114" s="13"/>
       <c r="K114" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O114" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P114" s="4">
         <v>1.49</v>
       </c>
       <c r="Q114" s="4">
         <v>0</v>
       </c>
       <c r="R114" s="4">
         <v>0</v>
       </c>
       <c r="S114" s="4">
         <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="I115" s="13"/>
       <c r="J115" s="13"/>
       <c r="K115" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="O115" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P115" s="4">
         <v>0.05</v>
       </c>
       <c r="Q115" s="4">
         <v>0</v>
       </c>
       <c r="R115" s="4">
         <v>0</v>
       </c>
       <c r="S115" s="4">
         <v>0</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I116" s="13"/>
       <c r="J116" s="13"/>
       <c r="K116" s="4" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="O116" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P116" s="4">
         <v>0.09</v>
       </c>
       <c r="Q116" s="4">
         <v>0</v>
       </c>
       <c r="R116" s="4">
         <v>0</v>
       </c>
       <c r="S116" s="4">
         <v>0</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
         <v>325</v>
       </c>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="4" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="4" t="s">
         <v>356</v>
       </c>
       <c r="N117" s="4" t="s">
         <v>356</v>
       </c>
       <c r="O117" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P117" s="4">
         <v>1.49</v>
       </c>
       <c r="Q117" s="4">
         <v>0</v>
       </c>
       <c r="R117" s="4">
         <v>0</v>
       </c>
       <c r="S117" s="4">
         <v>0</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
@@ -9565,364 +9565,364 @@
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J118" s="13"/>
       <c r="K118" s="4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="P118" s="4">
         <v>6.5</v>
       </c>
       <c r="Q118" s="4">
         <v>6.5</v>
       </c>
       <c r="R118" s="4">
         <v>100</v>
       </c>
       <c r="S118" s="4">
         <v>0</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I119" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J119" s="13"/>
       <c r="K119" s="4" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="O119" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P119" s="4">
         <v>5.72</v>
       </c>
       <c r="Q119" s="4">
         <v>0</v>
       </c>
       <c r="R119" s="4">
         <v>0</v>
       </c>
       <c r="S119" s="4">
         <v>0</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J120" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="O120" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P120" s="4">
         <v>367.85</v>
       </c>
       <c r="Q120" s="4">
         <v>75.67</v>
       </c>
       <c r="R120" s="4">
         <v>20.57</v>
       </c>
       <c r="S120" s="4">
         <v>15</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="I121" s="13"/>
       <c r="J121" s="13"/>
       <c r="K121" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="O121" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P121" s="4">
         <v>240.42</v>
       </c>
       <c r="Q121" s="4">
         <v>0</v>
       </c>
       <c r="R121" s="4">
         <v>0</v>
       </c>
       <c r="S121" s="4">
         <v>0</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J122" s="13" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="P122" s="4">
         <v>203.22</v>
       </c>
       <c r="Q122" s="4">
         <v>0</v>
       </c>
       <c r="R122" s="4">
         <v>0</v>
       </c>
       <c r="S122" s="4">
         <v>30</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J123" s="13" t="s">
-        <v>520</v>
+        <v>381</v>
       </c>
       <c r="K123" s="4" t="s">
         <v>521</v>
       </c>
       <c r="L123" s="4" t="s">
         <v>522</v>
       </c>
       <c r="M123" s="4" t="s">
         <v>523</v>
       </c>
       <c r="N123" s="4" t="s">
         <v>524</v>
       </c>
       <c r="O123" s="4" t="s">
         <v>358</v>
       </c>
       <c r="P123" s="4">
         <v>10.44</v>
       </c>
       <c r="Q123" s="4">
         <v>0</v>
       </c>
       <c r="R123" s="4">
         <v>0</v>
       </c>
@@ -10185,51 +10185,51 @@
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
         <v>543</v>
       </c>
       <c r="I128" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J128" s="13" t="s">
-        <v>520</v>
+        <v>381</v>
       </c>
       <c r="K128" s="4" t="s">
         <v>544</v>
       </c>
       <c r="L128" s="4" t="s">
         <v>545</v>
       </c>
       <c r="M128" s="4" t="s">
         <v>536</v>
       </c>
       <c r="N128" s="4" t="s">
         <v>546</v>
       </c>
       <c r="O128" s="4" t="s">
         <v>547</v>
       </c>
       <c r="P128" s="4">
         <v>53.92</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
@@ -10437,51 +10437,51 @@
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
         <v>565</v>
       </c>
       <c r="I132" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J132" s="13" t="s">
-        <v>520</v>
+        <v>381</v>
       </c>
       <c r="K132" s="4" t="s">
         <v>566</v>
       </c>
       <c r="L132" s="4" t="s">
         <v>567</v>
       </c>
       <c r="M132" s="4" t="s">
         <v>541</v>
       </c>
       <c r="N132" s="4" t="s">
         <v>568</v>
       </c>
       <c r="O132" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P132" s="4">
         <v>99.44</v>
       </c>
       <c r="Q132" s="4">
         <v>69.07</v>
       </c>
       <c r="R132" s="4">
         <v>69.46</v>
       </c>
@@ -10500,51 +10500,51 @@
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
         <v>569</v>
       </c>
       <c r="I133" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J133" s="13" t="s">
-        <v>520</v>
+        <v>381</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>570</v>
       </c>
       <c r="L133" s="4" t="s">
         <v>571</v>
       </c>
       <c r="M133" s="4" t="s">
         <v>572</v>
       </c>
       <c r="N133" s="4" t="s">
         <v>573</v>
       </c>
       <c r="O133" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P133" s="4">
         <v>87.11</v>
       </c>
       <c r="Q133" s="4">
         <v>20.93</v>
       </c>
       <c r="R133" s="4">
         <v>24.03</v>
       </c>