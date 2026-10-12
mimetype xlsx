--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -224,51 +224,51 @@
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of UPVC pipeline, ferrule and other allied works for Dima TG under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000168/2025-2026</t>
   </si>
   <si>
     <t>1776/ALD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>11/11/2026</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1189,51 +1189,51 @@
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>5.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>29.8</v>