--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,120 +110,120 @@
   <si>
     <t>SM/05189</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply, delivery of Electro Mechanical components at DIMA TEA GARDEN Water Supply Scheme IN THE Dist OF Alipurduar under NMD-II,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000576/2020-2021</t>
   </si>
   <si>
     <t>1458/NMD-II</t>
   </si>
   <si>
     <t>02/02/2021</t>
   </si>
   <si>
     <t>04/03/2021</t>
   </si>
   <si>
     <t>TALUKDAR ENTERPRISE</t>
   </si>
   <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I under DIMA TG W/S Scheme. In the dist. Of ALIPURDUAR</t>
+  </si>
+  <si>
+    <t>ORD/000507/2021-2022</t>
+  </si>
+  <si>
+    <t>761/NMD-II</t>
+  </si>
+  <si>
+    <t>08/07/2021</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Kalchini block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2021-2022</t>
+  </si>
+  <si>
+    <t>1071/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>R.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under DIMA TG W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2021-2022</t>
+  </si>
+  <si>
+    <t>692/NMD-II</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Laying of DI Pipe line and others misc. works at Jateswar PWSS under Alipurduar Division , PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000741/2020-2021</t>
   </si>
   <si>
     <t>395/20-21</t>
   </si>
   <si>
     <t>11/02/2021</t>
   </si>
   <si>
     <t>SREE MAA CONSTRUCTION &amp; CO.</t>
-  </si>
-[...52 lines deleted...]
-    <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of approach road &amp; car parking area with paver block &amp; chequered tiles at Jainty WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000331/2021-2022</t>
   </si>
   <si>
     <t>2107/ALD</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
@@ -845,83 +845,83 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.5</v>
+        <v>2.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -936,51 +936,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.97</v>
+        <v>1.85</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -1022,173 +1022,173 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.85</v>
+        <v>3.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>5.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>29.9</v>
       </c>
       <c r="S8" s="4">
         <v>77</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
@@ -1217,54 +1217,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>29.8</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>