--- v0 (2026-01-11)
+++ v1 (2026-08-28)
@@ -92,69 +92,69 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Construction of 43 nos. Rig Bored Tubewells fitted with India Mark-II hand pump in 5 nos. Tea Gardens</t>
   </si>
   <si>
     <t>SM/04963</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply of Fuel &amp; Other Consumable items</t>
   </si>
   <si>
+    <t>VCH/001892/2020-2021</t>
+  </si>
+  <si>
+    <t>04/03/2021</t>
+  </si>
+  <si>
+    <t>M/S MILLENNIUM FUEL CENTRE</t>
+  </si>
+  <si>
+    <t>VCH/001890/2020-2021</t>
+  </si>
+  <si>
     <t>VCH/001894/2020-2021</t>
   </si>
   <si>
-    <t>04/03/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>VCH/001891/2020-2021</t>
   </si>
   <si>
     <t>VCH/001893/2020-2021</t>
-  </si>
-[...4 lines deleted...]
-    <t>VCH/001890/2020-2021</t>
   </si>
   <si>
     <t>Surrender unspent Jal Jeevan Mission Fund to Jal Jeevan Mission West Bengal ESCROW AC</t>
   </si>
   <si>
     <t>VCH/001782/2021-2022</t>
   </si>
   <si>
     <t>295/W/21-22</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>JAL JEEVAN MISSION WEST BENGAL ESCROW AC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -712,51 +712,51 @@
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4"/>
       <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P3" s="4">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -767,51 +767,51 @@
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P4" s="4">
-        <v>1.36</v>
+        <v>2.65</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -822,51 +822,51 @@
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P5" s="4">
-        <v>1.92</v>
+        <v>1.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -877,51 +877,51 @@
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="4">
-        <v>1.44</v>
+        <v>1.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -932,51 +932,51 @@
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P7" s="4">
-        <v>2.65</v>
+        <v>1.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>