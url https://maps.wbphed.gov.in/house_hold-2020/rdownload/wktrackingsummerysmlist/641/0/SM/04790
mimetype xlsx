--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,282 +92,282 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Madarihat</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Gargenda Tea Garden Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04790</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply, Delivery and fitting fixing of LED fixture instead of old damage LED at PHE compound of Gargenda Tea Garden W/S scheme, TW-I in the dist. Alipurduar under, AMSD ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000789/2020-2021</t>
+  </si>
+  <si>
+    <t>770/AMSD</t>
+  </si>
+  <si>
+    <t>29/12/2020</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Operation &amp; guarding of the pumping machinery at Pump House No. III under GARGENDA TG W/S Scheme, in the dist. Of Alipurduar P.H.E.,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000790/2020-2021</t>
+  </si>
+  <si>
+    <t>525/AMSD</t>
+  </si>
+  <si>
+    <t>18/09/2020</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE (BALLY)</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; installation of 15 HP Submersible pump machinery along with supply and installation of electro mechanical accessories at P/H no. -I under Gargenda TG water supply scheme in the dist. Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000788/2020-2021</t>
+  </si>
+  <si>
+    <t>769/AMSD</t>
+  </si>
+  <si>
     <t>Quotation of Garganda TG Phmp House No.- III (Application no.- 4002445036</t>
   </si>
   <si>
     <t>VCH/000591/2019-2020</t>
   </si>
   <si>
     <t>97/19-20</t>
   </si>
   <si>
     <t>06/01/2020</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply, delivery of Electro Mechanical components at GARGENDA TEA GARDEN Water Supply Scheme IN THE Dist OF ALIPURDUAR under NMD-II,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000569/2020-2021</t>
   </si>
   <si>
     <t>1429/NMD-II</t>
   </si>
   <si>
     <t>28/01/2021</t>
   </si>
   <si>
     <t>27/02/2021</t>
   </si>
   <si>
     <t>QUAZI NOZRUL ISLAM</t>
   </si>
   <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Birpara - Madarihat block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2021-2022</t>
+  </si>
+  <si>
+    <t>1069/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation for Operation &amp; guarding of the pumping machinery at Pump House No. III under GARGENDA TG W/S Scheme, in the dist. Of Alipurduar P.H.E.,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000624/2021-2022</t>
+  </si>
+  <si>
+    <t>136/AMSD</t>
+  </si>
+  <si>
+    <t>24/05/2021</t>
+  </si>
+  <si>
+    <t>24/07/2021</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under GARGENDA TG W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2021-2022</t>
+  </si>
+  <si>
+    <t>749/NMD-II</t>
+  </si>
+  <si>
+    <t>08/07/2021</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under GARGENDA TG W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000417/2021-2022</t>
+  </si>
+  <si>
+    <t>750/NMD-II</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. III , Under GARGENDA TG W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000551/2021-2022</t>
+  </si>
+  <si>
+    <t>766/NMD-II</t>
+  </si>
+  <si>
+    <t>ORD/000862/2020-2021</t>
+  </si>
+  <si>
+    <t>852/AMSD</t>
+  </si>
+  <si>
+    <t>27/01/2021</t>
+  </si>
+  <si>
+    <t>27/05/2021</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at P/H No.I of Lankapara T G ,Makrapar T.G Gargenda TG W/S scheme and P/H No.II of Uttar Kamakhyaguri in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2021-2022</t>
+  </si>
+  <si>
+    <t>1026/NMD-II</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>DIAMOND ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at Dekhlapara T.G P/H No.-I , Birpara p/H No.I, Paschim Khairbari P/H No.II ,Gargenda P/h No.II, Dhumchipara P/HNo.I in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000522/2021-2022</t>
+  </si>
+  <si>
+    <t>1070/NMD-II</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>Supply of various materials at Alipurduar Divisional Stack Yard under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,Alipurduar Sadar Sub Division,Birpara A.E,HQ-A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division,RWS Alipurduar - I Block,RWS Alipurduar - II Block,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000432/2021-2022</t>
+  </si>
+  <si>
+    <t>846/ALD</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>25/09/2021</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCE DIVISION</t>
+  </si>
+  <si>
     <t>Supply, delivery,of Electro mechanical components at Gargenda T.G Water Supply Scheme in the dist of ALIPURDUAR under NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000858/2021-2022</t>
   </si>
   <si>
     <t>298/ NMD-II</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>09/04/2022</t>
   </si>
   <si>
     <t>KASHI NATH DEY</t>
-  </si>
-[...181 lines deleted...]
-    <t>EXECUTIVE ENGINEER, RESOURCE DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,467 +908,467 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.9</v>
+        <v>0.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>7.39</v>
+        <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>90.67</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>6.52</v>
+        <v>0.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.98</v>
+        <v>0.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.79</v>
+        <v>7.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>181.34</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>4.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
         <v>0.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="P10" s="4">
         <v>2.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
@@ -1377,458 +1377,458 @@
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>2.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
         <v>2.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>4.72</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.74</v>
+        <v>3.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
         <v>3.76</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>92</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>3.5</v>
+        <v>502.58</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>29.03</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="J17" s="13" t="s">
         <v>98</v>
       </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>502.58</v>
+        <v>6.52</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>87.06</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>542.21</v>
       </c>
       <c r="P18" s="8">
-        <v>6.7</v>
+        <v>48.18</v>
       </c>
       <c r="Q18" s="8">
-        <v>1.24</v>
+        <v>8.89</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>