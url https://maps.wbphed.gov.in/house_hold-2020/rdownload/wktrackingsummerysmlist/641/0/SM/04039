--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -80,105 +80,105 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Falakata</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>Ground water based water supply scheme for Jogendrapur and adjoining mouzas</t>
+  </si>
+  <si>
+    <t>SM/04039</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap connection (FHTC) in connection with Jaldhara Jal Sapno for Jogendrapur PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000301/2020-2021</t>
+  </si>
+  <si>
+    <t>1381/ALD</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>ASSOCIATE CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>Ground water based water supply scheme for Jogendrapur and adjoining mouzas</t>
-[...7 lines deleted...]
-  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under JOGENDRAPUR W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000337/2021-2022</t>
   </si>
   <si>
     <t>704/NMD-II</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>SANJIB SAHA</t>
-  </si>
-[...25 lines deleted...]
-    <t>ASSOCIATE CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>-"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Bhutnirghat ,Choto salkumar, Dalimpur etc under Falakata block in the dist. of Alipurduar under NMD-II P.H E Dte¿</t>
   </si>
   <si>
     <t>ORD/000614/2021-2022</t>
   </si>
   <si>
     <t>1114/NMD-II</t>
   </si>
   <si>
     <t>20/09/2021</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK &amp; CO.</t>
   </si>
   <si>
     <t>Supply, delivery and installation of standby automatically controlled hydraulic diaphragm type Chlorinator for accurate dosing of Chlorine solution at P/H No.II of Chhoto Salkumar , Jogijhora Barabak, BhutnirghatW/S Scheme and P/H No.I of Jogendrapur W/S Scheme of Falakata Block etc in the district of Alipurduar under NMD-II P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000595/2021-2022</t>
   </si>
@@ -743,159 +743,159 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.97</v>
+        <v>15.78</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>15.78</v>
+        <v>2.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
@@ -910,51 +910,51 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">