--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -110,96 +110,96 @@
   <si>
     <t>SM/03561</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Withdrawing &amp; installation of 20HP Submersible pump machinery under Alipurduar municipality Zone -III WATER SUPPLY SCHEME, under AMSD in the dist. Of Alipurduar</t>
   </si>
   <si>
     <t>ORD/000759/2020-2021</t>
   </si>
   <si>
     <t>582/AMSD</t>
   </si>
   <si>
     <t>07/10/2020</t>
   </si>
   <si>
     <t>17/10/2020</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I, Zone - I, Under Alipurduar Municipality W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000412/2021-2022</t>
+  </si>
+  <si>
+    <t>568/NMD-II</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I (AUG.), Under Alipurduar Municipality W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000300/2021-2022</t>
+  </si>
+  <si>
+    <t>607/NMD-II</t>
+  </si>
+  <si>
+    <t>DAWA DUKPA</t>
+  </si>
+  <si>
     <t>Installation of Automatically Controlled Chlorinator (supply departmental) for accurate dosing of chlorine solution at Alipurduar Municipality under AMSD PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000779/2020-2021</t>
   </si>
   <si>
     <t>909/AMSD</t>
   </si>
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>28/02/2021</t>
   </si>
   <si>
     <t>M/S ANJALI ENTERPRISE</t>
-  </si>
-[...28 lines deleted...]
-    <t>DAWA DUKPA</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II, Zone - I, Under Alipurduar Municipality W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000381/2021-2022</t>
   </si>
   <si>
     <t>548/NMD-II</t>
   </si>
   <si>
     <t>B.B CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -817,222 +817,222 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.11</v>
+        <v>4.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.88</v>
+        <v>0.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>4.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>