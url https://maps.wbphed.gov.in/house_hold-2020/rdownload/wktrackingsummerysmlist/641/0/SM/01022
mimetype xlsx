--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -110,204 +110,204 @@
   <si>
     <t>SM/01022</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply, delivery and installation of 25 KVA servo motor operated Copper wound line voltage corrector at UTTAR KAMAKHYAGURI W/S Scheme TW NO- IV under NMD-II, P.H.E. Dte.Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000044/2020-2021</t>
   </si>
   <si>
     <t>1114/NMD-II</t>
   </si>
   <si>
     <t>08/10/2020</t>
   </si>
   <si>
     <t>08/11/2020</t>
   </si>
   <si>
     <t>QUAZI NOZRUL ISLAM</t>
   </si>
   <si>
+    <t>Supply and Delivery of Calcium Hypochlorite[Ca(Ocl)2] granules at different PWSS under Kumargram Block in the District of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000533/2020-2021</t>
+  </si>
+  <si>
+    <t>1317/NMD-II</t>
+  </si>
+  <si>
+    <t>29/12/2020</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>Restoration of laying distribution system by replacing of damaged AC pipeline with UPVC pipeline and Providing House Connection of Uttar Kamakhyaguri Water Supply Scheme under Alipurduar Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000226/2021-2022</t>
+  </si>
+  <si>
+    <t>1574/ALD</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>M/S PALIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under UTTAR KAMAKHYAGURI W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2021-2022</t>
+  </si>
+  <si>
+    <t>745/NMD-II</t>
+  </si>
+  <si>
+    <t>08/07/2021</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. IV , Under UTTAR KAMAKHYAGURI W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2021-2022</t>
+  </si>
+  <si>
+    <t>748/NMD-II</t>
+  </si>
+  <si>
+    <t>MALAY KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Kumargram block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000520/2021-2022</t>
+  </si>
+  <si>
+    <t>1076/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>M/S P.P ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under UTTAR KAMAKHYAGURI W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2021-2022</t>
+  </si>
+  <si>
+    <t>694/NMD-II</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>GEETA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. III , Under UTTAR KAMAKHYAGURI W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2021-2022</t>
+  </si>
+  <si>
+    <t>710/NMD-II</t>
+  </si>
+  <si>
+    <t>THE BANERJEE CONCERN</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at P/H No.I of Lankapara T G ,Makrapar T.G Gargenda TG W/S scheme and P/H No.II of Uttar Kamakhyaguri in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2021-2022</t>
+  </si>
+  <si>
+    <t>1026/NMD-II</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>DIAMOND ELECTRICAL WORKS</t>
+  </si>
+  <si>
     <t>Continuation for Operation &amp; guarding of the pumping machinery at Pump House No. I under UTTAR KAMAKHYAGURI W/S Scheme, in the dist. Of Alipurduar P.H.E.,Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2021-2022</t>
   </si>
   <si>
     <t>70/AMSD</t>
   </si>
   <si>
     <t>28/04/2021</t>
   </si>
   <si>
     <t>28/07/2021</t>
-  </si>
-[...139 lines deleted...]
-    <t>M/S P.P ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,527 +913,527 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.72</v>
+        <v>1.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.97</v>
+        <v>48.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>2.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>2.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.97</v>
+        <v>3.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>48.63</v>
+        <v>2.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>1.79</v>
+        <v>2.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>3.5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>3.58</v>
+        <v>0.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>