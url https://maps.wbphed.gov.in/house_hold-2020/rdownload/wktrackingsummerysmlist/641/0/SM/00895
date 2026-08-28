--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -110,114 +110,114 @@
   <si>
     <t>SM/00895</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Withdrawing &amp; installation of 15 HP Submersible pump machinery and repairing the same with allied electrical works under UTTARSISHUBARI WATER SUPPLY SCHEME,P/H No-II under Northern Mechanical Division-II Phe. Dte. In the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000947/2019-2020</t>
   </si>
   <si>
     <t>865/AMSD</t>
   </si>
   <si>
     <t>17/02/2020</t>
   </si>
   <si>
     <t>27/02/2020</t>
   </si>
   <si>
     <t>BLUE PINE</t>
   </si>
   <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Birpara - Madarihat block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2021-2022</t>
+  </si>
+  <si>
+    <t>1069/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at P/H No.I of Shishubari ,BaraHauda , Madhu T.G W/S schemeand P/H No.II of Birpara Madarihat Block in the district of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2021-2022</t>
+  </si>
+  <si>
+    <t>1018/NMD-II</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>TAPAN BISWAS</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under UTTAR SISUBARI W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000367/2021-2022</t>
   </si>
   <si>
     <t>730/NMD-II</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>RIPON DAS</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under UTTAR SISUBARI W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000656/2021-2022</t>
   </si>
   <si>
     <t>773/NMD-II</t>
   </si>
   <si>
     <t>M/S B ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>TAPAN BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -823,228 +823,228 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.97</v>
+        <v>4.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.97</v>
+        <v>3.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.72</v>
+        <v>2.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>3.5</v>
+        <v>2.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>