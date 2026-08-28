--- v1 (2026-01-11)
+++ v2 (2026-08-28)
@@ -110,102 +110,102 @@
   <si>
     <t>SM/00848</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under JAGIJHORA BARABAK W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000369/2021-2022</t>
   </si>
   <si>
     <t>732/NMD-II</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>UTTAM PAUL</t>
   </si>
   <si>
+    <t>-"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Bhutnirghat ,Choto salkumar, Dalimpur etc under Falakata block in the dist. of Alipurduar under NMD-II P.H E Dte¿</t>
+  </si>
+  <si>
+    <t>ORD/000614/2021-2022</t>
+  </si>
+  <si>
+    <t>1114/NMD-II</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>M/S PARITOSH BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at pump house No. I under Jagijhora Barabak W/S Scheme ,in the dist. of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000568/2021-2022</t>
   </si>
   <si>
     <t>768/NMD-II</t>
   </si>
   <si>
     <t>M/S BHOWMIK &amp; CO.</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall and Tube well Boring by ODEX-165 Method of drilling including Rising Main for JAGIJHORA BARABAK PWSS under Alipurduar Division PHE DTE</t>
   </si>
   <si>
     <t>Birpara A.E</t>
   </si>
   <si>
     <t>ORD/000402/2021-2022</t>
   </si>
   <si>
     <t>2393/ALD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>01/05/2022</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA ROY</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S PARITOSH BHOWMICK &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -802,180 +802,180 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.97</v>
+        <v>2.15</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21.13</v>
+        <v>2.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>2.15</v>
+        <v>21.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>