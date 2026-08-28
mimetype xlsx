--- v1 (2026-01-11)
+++ v2 (2026-08-28)
@@ -92,177 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-II</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>SAMUKTALA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00146</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Shamultala,Loknathpur etc under Alipurduar-I&amp; II Block in the dist. of Alipurduar¿</t>
+  </si>
+  <si>
+    <t>ORD/000703/2021-2022</t>
+  </si>
+  <si>
+    <t>1314/NMD-II</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>18/12/2021</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under SAMUKTALA W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2021-2022</t>
+  </si>
+  <si>
+    <t>627/NMD-II</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional Work related to yard lighting arrangement at P/H No.I under Samuktala W/S/Scheme under NMD-II ,P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000827/2020-2021</t>
+  </si>
+  <si>
+    <t>875/AMSD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>14/02/2021</t>
+  </si>
+  <si>
+    <t>RMD TRADING</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under SAMUKTALA W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2021-2022</t>
+  </si>
+  <si>
+    <t>628/NMD-II</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Samuktala,Dholajhora T.G, Purba Chepani etc under Alipurduar block in the dist. of Alipurduar under NMD-II P.H E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000615/2021-2022</t>
+  </si>
+  <si>
+    <t>1111/NMD-II</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
     <t>Supply,delivery &amp; installation of automatically controlled Hydraulic diaphragm type chlorinator dosing pump at pump house no. I , of Samuktala water supply scheme under Northern Mechanical Division-II ,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000607/2020-2021</t>
   </si>
   <si>
     <t>818/AMSD</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under SAMUKTALA W/S Scheme, in the dist. Of Alipurduar.</t>
-[...41 lines deleted...]
-    <t>628/NMD-II</t>
+    <t>Supply, delivery and installation of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at differernt PWSS under Alipurduar-II Block in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2021-2022</t>
+  </si>
+  <si>
+    <t>1043/NMD-II</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. III , Under SAMUKTALA W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000306/2021-2022</t>
   </si>
   <si>
     <t>615/NMD-II</t>
   </si>
   <si>
     <t>MUSTAFI CONCERN</t>
-  </si>
-[...52 lines deleted...]
-    <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,51 +809,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.82</v>
+        <v>2.29</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
@@ -1036,237 +1036,237 @@
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>4.88</v>
+        <v>3.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>3.5</v>
+        <v>0.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>2.29</v>
+        <v>3.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>3.01</v>
+        <v>4.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>