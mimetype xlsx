--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -92,96 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>HASIMARA AREAS WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00143</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply, delivery and installation of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at P/H No.I &amp;II of Hasimara ,and uttar Madarihat PWSS in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000574/2021-2022</t>
+  </si>
+  <si>
+    <t>1036/NMD-II</t>
+  </si>
+  <si>
+    <t>02/09/2021</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No.I under Hasimara W/S Scheme, in the dist. of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2021-2022</t>
+  </si>
+  <si>
+    <t>825/NMD-II</t>
+  </si>
+  <si>
+    <t>13/07/2021</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>S.K ELECTRICALS</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II under Hasimara W/S Scheme in the dist. of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000581/2021-2022</t>
   </si>
   <si>
     <t>809/NMD-II</t>
   </si>
   <si>
-    <t>13/07/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>ASHWIRBAD WOOD CRAFT</t>
-  </si>
-[...28 lines deleted...]
-    <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -728,169 +728,169 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.88</v>
+        <v>3.51</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>3.51</v>
+        <v>4.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>