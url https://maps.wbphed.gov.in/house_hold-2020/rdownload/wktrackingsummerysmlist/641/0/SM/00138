--- v0 (2026-01-11)
+++ v1 (2026-08-28)
@@ -131,114 +131,114 @@
   <si>
     <t>GOUTAM KUMAR DAS</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under FALAKATA W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000564/2021-2022</t>
   </si>
   <si>
     <t>651/NMD-II</t>
   </si>
   <si>
     <t>06/07/2021</t>
   </si>
   <si>
     <t>06/07/2022</t>
   </si>
   <si>
     <t>S.D CONCERN WORKSHOP</t>
   </si>
   <si>
+    <t>-"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Bhutnirghat ,Choto salkumar, Dalimpur etc under Falakata block in the dist. of Alipurduar under NMD-II P.H E Dte¿</t>
+  </si>
+  <si>
+    <t>ORD/000614/2021-2022</t>
+  </si>
+  <si>
+    <t>1114/NMD-II</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>M/S PARITOSH BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of standby automatically controlled hydrualic diaphragm type Chlorinator for accurate dosing of Chlorine solution at P/H No. I &amp; II of Jateswar , Falakata W/S scheme under Falakata Block in the district of Alipurduar under NMD-II ,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000590/2021-2022</t>
   </si>
   <si>
     <t>1037/NMD-II</t>
   </si>
   <si>
     <t>02/09/2021</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>KASHI NATH DEY</t>
   </si>
   <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. I OF ZONE-I , Under FALAKATA W/S Scheme, in the dist. Of Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2021-2022</t>
+  </si>
+  <si>
+    <t>1224/NMD-II</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>RMD TRADING</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II OF ZONE-III , Under FALAKATA W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000673/2021-2022</t>
   </si>
   <si>
     <t>1219/NMD-II</t>
   </si>
   <si>
-    <t>28/10/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
-  </si>
-[...28 lines deleted...]
-    <t>RMD TRADING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -903,51 +903,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.48</v>
+        <v>2.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -962,51 +962,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.22</v>
+        <v>3.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
@@ -1021,104 +1021,104 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>2.15</v>
+        <v>2.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>2.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>