--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -122,168 +122,168 @@
   <si>
     <t>1038/NMD-II</t>
   </si>
   <si>
     <t>04/09/2020</t>
   </si>
   <si>
     <t>04/10/2020</t>
   </si>
   <si>
     <t>HARA PROSAD DAS</t>
   </si>
   <si>
     <t>Supply, delivery and installation of 25 KVA servo motor operated Copper wound line voltage corrector at KUMARGRAM W/S Scheme TW NO- II under NMD-II, P.H.E. Dte.Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000019/2020-2021</t>
   </si>
   <si>
     <t>1049/NMD-II</t>
   </si>
   <si>
     <t>MAA ENTERPRISES</t>
   </si>
   <si>
+    <t>Supply and Delivery of Calcium Hypochlorite[Ca(Ocl)2] granules at different PWSS under Kumargram Block in the District of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000531/2020-2021</t>
+  </si>
+  <si>
+    <t>1316/NMD-II</t>
+  </si>
+  <si>
+    <t>29/12/2020</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of 25 KVA servo motor operated Copper wound line voltage corrector at KUMARGRAM W/S Scheme TW NO- III under NMD-II, P.H.E. Dte.Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000041/2020-2021</t>
   </si>
   <si>
     <t>1113/NMD-II</t>
   </si>
   <si>
     <t>08/10/2020</t>
   </si>
   <si>
     <t>08/11/2020</t>
   </si>
   <si>
     <t>MALAY KUMAR SAHA</t>
   </si>
   <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. III under KUMARGRAM W/S Scheme. In the dist. Of ALIPURDUAR.</t>
+  </si>
+  <si>
+    <t>ORD/000501/2021-2022</t>
+  </si>
+  <si>
+    <t>634/NMD-II</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>SUNLIT</t>
+  </si>
+  <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Barovisa, Radharani etc under Kumargram &amp; Kalchini block in the dist. of Alipurduar¿</t>
+  </si>
+  <si>
+    <t>ORD/000702/2021-2022</t>
+  </si>
+  <si>
+    <t>1313/NMD-II</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>18/12/2021</t>
+  </si>
+  <si>
+    <t>DIPA CHHETRI</t>
+  </si>
+  <si>
+    <t>Operation and Guarding of Pumping machinery at Pump House No. II under KUMARGRAM W/S Scheme. In the dist. Of ALIPURDUAR.</t>
+  </si>
+  <si>
+    <t>ORD/000500/2021-2022</t>
+  </si>
+  <si>
+    <t>633/NMD-II</t>
+  </si>
+  <si>
+    <t>DIAMOND ELECTRICAL WORKS</t>
+  </si>
+  <si>
     <t>Withdrawing 15 HP capacity submersible pumpset and lowering same set after necessary repairing and overhauling at T.W.No-I, under Kumargram W/S scheme,in the dist. Alipurduar , AMSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000784/2020-2021</t>
   </si>
   <si>
     <t>860/AMSD</t>
   </si>
   <si>
     <t>29/01/2021</t>
   </si>
   <si>
     <t>08/02/2021</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
-    <t>Operation and Guarding of Pumping machinery at Pump House No. III under KUMARGRAM W/S Scheme. In the dist. Of ALIPURDUAR.</t>
-[...46 lines deleted...]
-  <si>
     <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Kumargram block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000520/2021-2022</t>
   </si>
   <si>
     <t>1076/NMD-II</t>
   </si>
   <si>
     <t>10/09/2021</t>
   </si>
   <si>
     <t>30/09/2021</t>
   </si>
   <si>
     <t>M/S P.P ELECTRICALS</t>
-  </si>
-[...16 lines deleted...]
-    <t>DIPA CHHETRI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,51 +948,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>3.12</v>
+        <v>1.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -1007,51 +1007,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.31</v>
+        <v>3.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
@@ -1116,119 +1116,119 @@
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.88</v>
+        <v>1.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>1.79</v>
+        <v>4.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
@@ -1243,51 +1243,51 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>3.58</v>
+        <v>0.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
@@ -1302,51 +1302,51 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>1.29</v>
+        <v>3.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>